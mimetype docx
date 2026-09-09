--- v0 (2025-10-18)
+++ v1 (2026-09-09)
@@ -10,104 +10,118 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="5005" w:type="pct"/>
+        <w:tblW w:w="5007" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9782"/>
+        <w:gridCol w:w="10456"/>
+        <w:gridCol w:w="15"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006337E2" w:rsidRPr="00DD2814" w14:paraId="616B4FFE" w14:textId="77777777" w:rsidTr="003171F1">
+      <w:tr w:rsidR="006337E2" w:rsidRPr="00DD2814" w14:paraId="616B4FFE" w14:textId="77777777" w:rsidTr="003670F1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9782" w:type="dxa"/>
+            <w:tcW w:w="10471" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
           </w:tcPr>
-          <w:p w14:paraId="18005FE3" w14:textId="77777777" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
+          <w:p w14:paraId="18005FE3" w14:textId="557772E2" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Appel à projets IRC-SAE - 2026</w:t>
+              <w:t>Appel à projets IRC-SAE - 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00386C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006337E2" w:rsidRPr="00DD2814" w14:paraId="37A2FC60" w14:textId="77777777" w:rsidTr="003171F1">
+      <w:tr w:rsidR="006337E2" w:rsidRPr="00DD2814" w14:paraId="37A2FC60" w14:textId="77777777" w:rsidTr="003670F1">
         <w:trPr>
           <w:trHeight w:val="430"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9782" w:type="dxa"/>
+            <w:tcW w:w="10471" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CE8BCE1" w14:textId="63DDA40B" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="178F96"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiche Allocation doctorale </w:t>
             </w:r>
             <w:r w:rsidR="003507A0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:noProof/>
@@ -131,303 +145,420 @@
             <w:r w:rsidR="003507A0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="178F96"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>ollaboration</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="178F96"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> internationale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006337E2" w:rsidRPr="00DD2814" w14:paraId="1AC43C97" w14:textId="77777777" w:rsidTr="003171F1">
+      <w:tr w:rsidR="006337E2" w:rsidRPr="00DD2814" w14:paraId="1AC43C97" w14:textId="77777777" w:rsidTr="003670F1">
         <w:trPr>
           <w:trHeight w:val="263"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9782" w:type="dxa"/>
+            <w:tcW w:w="10471" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6284C69C" w14:textId="5ECE4DFB" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NB : L’allocation doctorale sera environnée à hauteur de 5 000 € / an maximum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006337E2" w:rsidRPr="00DD2814" w14:paraId="5F4FFCD5" w14:textId="77777777" w:rsidTr="003171F1">
+      <w:tr w:rsidR="006337E2" w:rsidRPr="00DD2814" w14:paraId="5F4FFCD5" w14:textId="77777777" w:rsidTr="003670F1">
         <w:trPr>
           <w:trHeight w:val="263"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9782" w:type="dxa"/>
+            <w:tcW w:w="10471" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75552A98" w14:textId="178184E5" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
+          <w:p w14:paraId="75552A98" w14:textId="294DF03E" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NB : </w:t>
             </w:r>
             <w:r w:rsidR="0068681C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>e recrutement devra obligatoirement avoir lieu avant septembre 2026</w:t>
+              <w:t xml:space="preserve">e recrutement devra obligatoirement avoir lieu </w:t>
+            </w:r>
+            <w:r w:rsidR="00386C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD2814">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> septembre 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00386C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00447B1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0068681C" w:rsidRPr="00DD2814" w14:paraId="1972C673" w14:textId="77777777" w:rsidTr="003171F1">
+      <w:tr w:rsidR="0068681C" w:rsidRPr="00DD2814" w14:paraId="1972C673" w14:textId="77777777" w:rsidTr="003670F1">
         <w:trPr>
           <w:trHeight w:val="263"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9782" w:type="dxa"/>
+            <w:tcW w:w="10471" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="053D3DA6" w14:textId="56DE0919" w:rsidR="0068681C" w:rsidRPr="00DD2814" w:rsidRDefault="0068681C" w:rsidP="0049537E">
+          <w:p w14:paraId="053D3DA6" w14:textId="7099D7CC" w:rsidR="0068681C" w:rsidRPr="00DD2814" w:rsidRDefault="0068681C" w:rsidP="0049537E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NB : Une collaboration internationale est obligatoire</w:t>
+            </w:r>
+            <w:r w:rsidR="00447B1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003670F1" w14:paraId="0B8AAE70" w14:textId="77777777" w:rsidTr="003670F1">
+        <w:tblPrEx>
+          <w:jc w:val="left"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="327"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="364B8DC6" w14:textId="614E8E86" w:rsidR="003670F1" w:rsidRPr="00274665" w:rsidRDefault="003670F1" w:rsidP="00433343">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274665">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NB : Le porteur est invité à signaler à tout moment l’obtention d’un financement </w:t>
+            </w:r>
+            <w:r w:rsidR="001044B2" w:rsidRPr="00274665">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">complémentaire </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00274665">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pour ce projet. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4256D399" w14:textId="77777777" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="00FE750F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblW w:w="10496" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2689"/>
-        <w:gridCol w:w="7087"/>
+        <w:gridCol w:w="2887"/>
+        <w:gridCol w:w="7609"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE07F8" w:rsidRPr="00DD2814" w14:paraId="1772D26F" w14:textId="77777777" w:rsidTr="00CE07F8">
+      <w:tr w:rsidR="00CE07F8" w:rsidRPr="00DD2814" w14:paraId="1772D26F" w14:textId="77777777" w:rsidTr="00AF541B">
+        <w:trPr>
+          <w:trHeight w:val="266"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:tcW w:w="10496" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
           </w:tcPr>
           <w:p w14:paraId="3D985146" w14:textId="6A66FD01" w:rsidR="00CE07F8" w:rsidRPr="00DD2814" w:rsidRDefault="00CE07F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Identification de la thèse :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00726482" w:rsidRPr="00DD2814" w14:paraId="6ED57F8C" w14:textId="77777777" w:rsidTr="00CE07F8">
+      <w:tr w:rsidR="00726482" w:rsidRPr="00DD2814" w14:paraId="6ED57F8C" w14:textId="77777777" w:rsidTr="00AF541B">
+        <w:trPr>
+          <w:trHeight w:val="533"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2887" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44CAB0E4" w14:textId="4677DAC1" w:rsidR="00726482" w:rsidRPr="00DD2814" w:rsidRDefault="00726482">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Titre du projet</w:t>
             </w:r>
             <w:r w:rsidR="006337E2" w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> de thèse</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcW w:w="7609" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="329E57FD" w14:textId="77777777" w:rsidR="00726482" w:rsidRPr="00DD2814" w:rsidRDefault="00726482">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2EF1018E" w14:textId="77777777" w:rsidR="00CE07F8" w:rsidRPr="00DD2814" w:rsidRDefault="00CE07F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54667619" w14:textId="77777777" w:rsidR="00496B7A" w:rsidRPr="00DD2814" w:rsidRDefault="00496B7A" w:rsidP="00496B7A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2921"/>
-        <w:gridCol w:w="6851"/>
+        <w:gridCol w:w="3022"/>
+        <w:gridCol w:w="7434"/>
       </w:tblGrid>
       <w:tr w:rsidR="006337E2" w:rsidRPr="00DD2814" w14:paraId="58EE1DCA" w14:textId="77777777" w:rsidTr="00CE07F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
           </w:tcPr>
           <w:p w14:paraId="75124501" w14:textId="77777777" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Encadrement</w:t>
             </w:r>
           </w:p>
@@ -446,62 +577,82 @@
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Directeur de thèse</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2377D035" w14:textId="77777777" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7434" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="467B3D92" w14:textId="77777777" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
+          <w:p w14:paraId="467B3D92" w14:textId="77777777" w:rsidR="006337E2" w:rsidRDefault="006337E2" w:rsidP="0049537E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Nom :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34612C49" w14:textId="5252693C" w:rsidR="001044B2" w:rsidRPr="00DD2814" w:rsidRDefault="001044B2" w:rsidP="0049537E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274665">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Discipline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7578D1CB" w14:textId="77777777" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Courriel :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3715532E" w14:textId="77777777" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
@@ -512,94 +663,126 @@
           </w:p>
           <w:p w14:paraId="4824E972" w14:textId="77777777" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Taux d’encadrement :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006337E2" w:rsidRPr="00DD2814" w14:paraId="427CA4F9" w14:textId="77777777" w:rsidTr="00CE07F8">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23C663E6" w14:textId="77777777" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
-[...9 lines deleted...]
-              <w:t>Co-encadrants nationaux de thèse</w:t>
+          <w:p w14:paraId="23C663E6" w14:textId="6A0E1CDF" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD2814">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Co-encadrant nationa</w:t>
+            </w:r>
+            <w:r w:rsidR="00902FCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD2814">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de thèse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7434" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF329E7" w14:textId="77777777" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
+          <w:p w14:paraId="0CF329E7" w14:textId="2592976D" w:rsidR="006337E2" w:rsidRDefault="006337E2" w:rsidP="0049537E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>Noms :</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="47B39BAD" w14:textId="77777777" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
+              <w:t>Nom :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01B47BF6" w14:textId="02161E3C" w:rsidR="00902FCB" w:rsidRPr="00DD2814" w:rsidRDefault="00902FCB" w:rsidP="0049537E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD2814">
-[...3 lines deleted...]
-              <w:t>Laboratoires :</w:t>
+            <w:r w:rsidRPr="00274665">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Discipline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47B39BAD" w14:textId="03C7E9D9" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD2814">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Laboratoire :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50680B0C" w14:textId="77777777" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Taux d’encadrement :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006337E2" w:rsidRPr="00DD2814" w14:paraId="767959C3" w14:textId="77777777" w:rsidTr="00CE07F8">
         <w:trPr>
           <w:trHeight w:val="452"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3022" w:type="dxa"/>
@@ -628,76 +811,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Nom :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="028C2C3B" w14:textId="77777777" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Laboratoire :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56899080" w14:textId="77777777" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
+          <w:p w14:paraId="56899080" w14:textId="04BBF1B2" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation succincte du </w:t>
-[...13 lines deleted...]
-              <w:t>-encadrant étranger :</w:t>
+              <w:t>Présentation succincte</w:t>
+            </w:r>
+            <w:r w:rsidR="001044B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001044B2" w:rsidRPr="00274665">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>et rôle</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD2814">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> du co-encadrant étranger :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006337E2" w:rsidRPr="00DD2814" w14:paraId="545FDD96" w14:textId="77777777" w:rsidTr="00CE07F8">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3022" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="287587D3" w14:textId="77777777" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Partenaires internationaux impliqués</w:t>
             </w:r>
           </w:p>
@@ -741,62 +928,65 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7434" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D2DDF0E" w14:textId="77777777" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="0049537E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EFE83C7" w14:textId="77777777" w:rsidR="006337E2" w:rsidRPr="00DD2814" w:rsidRDefault="006337E2" w:rsidP="00496B7A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblW w:w="10475" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9776"/>
+        <w:gridCol w:w="10475"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00496B7A" w:rsidRPr="00DD2814" w14:paraId="594CB96F" w14:textId="77777777" w:rsidTr="00CE07F8">
+      <w:tr w:rsidR="00496B7A" w:rsidRPr="00DD2814" w14:paraId="594CB96F" w14:textId="77777777" w:rsidTr="00AF541B">
+        <w:trPr>
+          <w:trHeight w:val="319"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:tcW w:w="10475" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79CD6FF3" w14:textId="01803AAE" w:rsidR="00496B7A" w:rsidRPr="00DD2814" w:rsidRDefault="00496B7A" w:rsidP="0085310C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Résumé du projet</w:t>
             </w:r>
             <w:r w:rsidR="006337E2" w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -812,125 +1002,149 @@
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>(5 lignes)</w:t>
             </w:r>
             <w:r w:rsidR="009D164E" w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496B7A" w:rsidRPr="00DD2814" w14:paraId="053233E7" w14:textId="77777777" w:rsidTr="00CE07F8">
+      <w:tr w:rsidR="00496B7A" w:rsidRPr="00DD2814" w14:paraId="053233E7" w14:textId="77777777" w:rsidTr="00AF541B">
         <w:trPr>
-          <w:trHeight w:val="1298"/>
+          <w:trHeight w:val="1538"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:tcW w:w="10475" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F72B069" w14:textId="77777777" w:rsidR="00496B7A" w:rsidRPr="00DD2814" w:rsidRDefault="00496B7A" w:rsidP="0085310C">
-[...39 lines deleted...]
-          <w:p w14:paraId="2A366E4C" w14:textId="1D0EDD0E" w:rsidR="00E83745" w:rsidRPr="00DD2814" w:rsidRDefault="00E83745" w:rsidP="0085310C">
+          <w:p w14:paraId="2B0484EC" w14:textId="77777777" w:rsidR="00E83745" w:rsidRDefault="00E83745" w:rsidP="0085310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39F62D6A" w14:textId="77777777" w:rsidR="001044B2" w:rsidRDefault="001044B2" w:rsidP="0085310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B4E3C05" w14:textId="77777777" w:rsidR="001044B2" w:rsidRDefault="001044B2" w:rsidP="0085310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53812088" w14:textId="77777777" w:rsidR="001044B2" w:rsidRDefault="001044B2" w:rsidP="0085310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AA7A927" w14:textId="77777777" w:rsidR="001044B2" w:rsidRDefault="001044B2" w:rsidP="0085310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13B51903" w14:textId="77777777" w:rsidR="001044B2" w:rsidRDefault="001044B2" w:rsidP="0085310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A0A0F1E" w14:textId="77777777" w:rsidR="001044B2" w:rsidRDefault="001044B2" w:rsidP="0085310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34EED2C7" w14:textId="77777777" w:rsidR="001044B2" w:rsidRDefault="001044B2" w:rsidP="0085310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A366E4C" w14:textId="1D0EDD0E" w:rsidR="001044B2" w:rsidRPr="00DD2814" w:rsidRDefault="001044B2" w:rsidP="0085310C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71FDD3AC" w14:textId="77777777" w:rsidR="00726482" w:rsidRPr="00DD2814" w:rsidRDefault="00726482" w:rsidP="00726482">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="5005" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9782"/>
+        <w:gridCol w:w="10466"/>
       </w:tblGrid>
       <w:tr w:rsidR="008E1BCA" w:rsidRPr="00DD2814" w14:paraId="6292D2BD" w14:textId="77777777" w:rsidTr="00D20362">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
           </w:tcPr>
           <w:p w14:paraId="2A2B84CF" w14:textId="06290970" w:rsidR="008E1BCA" w:rsidRPr="00DD2814" w:rsidRDefault="008E1BCA" w:rsidP="0049537E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Axe(s) concerné(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1022,429 +1236,351 @@
             </w:r>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">AXE 4: Intégration des agrosystèmes dans les territoires </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E1BCA" w:rsidRPr="00DD2814" w14:paraId="31DCDF89" w14:textId="77777777" w:rsidTr="00D20362">
         <w:trPr>
           <w:trHeight w:val="109"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4780C39B" w14:textId="511268C9" w:rsidR="008E1BCA" w:rsidRPr="00DD2814" w:rsidRDefault="008E1BCA" w:rsidP="0049537E">
+          <w:p w14:paraId="4780C39B" w14:textId="72778EE8" w:rsidR="008E1BCA" w:rsidRPr="00DD2814" w:rsidRDefault="008E1BCA" w:rsidP="0049537E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NB : Plusieurs axes peuvent être sélectionnés</w:t>
+            </w:r>
+            <w:r w:rsidR="00447B1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A1D895E" w14:textId="77777777" w:rsidR="008E1BCA" w:rsidRPr="00DD2814" w:rsidRDefault="008E1BCA" w:rsidP="00726482">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblW w:w="10466" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9776"/>
+        <w:gridCol w:w="10466"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE07F8" w:rsidRPr="00DD2814" w14:paraId="21F9EDBD" w14:textId="77777777" w:rsidTr="00CE07F8">
+      <w:tr w:rsidR="00CE07F8" w:rsidRPr="00DD2814" w14:paraId="21F9EDBD" w14:textId="77777777" w:rsidTr="00AF541B">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:tcW w:w="10466" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
           </w:tcPr>
           <w:p w14:paraId="373C5E49" w14:textId="0E512370" w:rsidR="00CE07F8" w:rsidRPr="00DD2814" w:rsidRDefault="00CE07F8" w:rsidP="00CE07F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Adéquation avec l’IRC-SAE </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>(max 5 lignes)</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341CB0" w:rsidRPr="00DD2814" w14:paraId="4D416CB1" w14:textId="77777777" w:rsidTr="00CE07F8">
+      <w:tr w:rsidR="00341CB0" w:rsidRPr="00DD2814" w14:paraId="4D416CB1" w14:textId="77777777" w:rsidTr="00AF541B">
+        <w:trPr>
+          <w:trHeight w:val="757"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:tcW w:w="10466" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19BF262B" w14:textId="77777777" w:rsidR="00341CB0" w:rsidRPr="00DD2814" w:rsidRDefault="00341CB0" w:rsidP="00CD542D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="115D9724" w14:textId="77777777" w:rsidR="008E1BCA" w:rsidRPr="00DD2814" w:rsidRDefault="008E1BCA" w:rsidP="00CD542D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55280F7E" w14:textId="77777777" w:rsidR="00341CB0" w:rsidRPr="00DD2814" w:rsidRDefault="00341CB0" w:rsidP="00CD542D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CE746BC" w14:textId="77777777" w:rsidR="00341CB0" w:rsidRPr="00DD2814" w:rsidRDefault="00341CB0" w:rsidP="00CD542D">
-[...22 lines deleted...]
-          </w:p>
           <w:p w14:paraId="507FADF5" w14:textId="77777777" w:rsidR="00341CB0" w:rsidRPr="00DD2814" w:rsidRDefault="00341CB0" w:rsidP="00CD542D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE07F8" w:rsidRPr="00DD2814" w14:paraId="149D24C0" w14:textId="77777777" w:rsidTr="00CE07F8">
+      <w:tr w:rsidR="00CE07F8" w:rsidRPr="00DD2814" w14:paraId="149D24C0" w14:textId="77777777" w:rsidTr="00AF541B">
         <w:trPr>
-          <w:trHeight w:val="291"/>
+          <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:tcW w:w="10466" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
           </w:tcPr>
           <w:p w14:paraId="0E84B840" w14:textId="2481D471" w:rsidR="00CE07F8" w:rsidRPr="00DD2814" w:rsidRDefault="00CE07F8" w:rsidP="00CE07F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Expliquer brièvement le contexte </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>(max 1 page) </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341CB0" w:rsidRPr="00DD2814" w14:paraId="2566B2F4" w14:textId="77777777" w:rsidTr="00CE07F8">
+      <w:tr w:rsidR="00341CB0" w:rsidRPr="00DD2814" w14:paraId="2566B2F4" w14:textId="77777777" w:rsidTr="00AF541B">
         <w:trPr>
-          <w:trHeight w:val="1927"/>
+          <w:trHeight w:val="1920"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:tcW w:w="10466" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57F0D750" w14:textId="77777777" w:rsidR="00341CB0" w:rsidRPr="00DD2814" w:rsidRDefault="00341CB0" w:rsidP="00CD542D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préciser s’il s’agit d’une nouvelle collaboration ou d’un nouveau sujet, s’il existe des sources complémentaires existantes ou prévues de financement (dont thèses ou masters), le personnel envisagé, les plateformes mutualisées d’appui à la recherche qui seront éventuellement sollicitées (services d’observation, plates-formes analytiques, </w:t>
-[...19 lines deleted...]
-              <w:t>, …), l’effet « levier » du projet, la prise de risque et les retombées envisagées du projet.</w:t>
+              <w:t>Préciser s’il s’agit d’une nouvelle collaboration ou d’un nouveau sujet, s’il existe des sources complémentaires existantes ou prévues de financement (dont thèses ou masters), le personnel envisagé, les plateformes mutualisées d’appui à la recherche qui seront éventuellement sollicitées (services d’observation, plates-formes analytiques, mésocentre, …), l’effet « levier » du projet, la prise de risque et les retombées envisagées du projet.</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D80F486" w14:textId="77777777" w:rsidR="00341CB0" w:rsidRPr="00DD2814" w:rsidRDefault="00341CB0" w:rsidP="00CD542D">
             <w:pPr>
               <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="67319810" w14:textId="77777777" w:rsidR="00341CB0" w:rsidRPr="00DD2814" w:rsidRDefault="00341CB0" w:rsidP="00CD542D">
             <w:pPr>
               <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="74A3806A" w14:textId="77777777" w:rsidR="00341CB0" w:rsidRPr="00DD2814" w:rsidRDefault="00341CB0" w:rsidP="00CD542D">
+          <w:p w14:paraId="391B42DE" w14:textId="77777777" w:rsidR="00341CB0" w:rsidRPr="00DD2814" w:rsidRDefault="00341CB0" w:rsidP="00CD542D">
             <w:pPr>
               <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F826436" w14:textId="77777777" w:rsidR="00341CB0" w:rsidRPr="00DD2814" w:rsidRDefault="00341CB0" w:rsidP="00CD542D">
+          <w:p w14:paraId="65E110FE" w14:textId="77777777" w:rsidR="00341CB0" w:rsidRPr="00DD2814" w:rsidRDefault="00341CB0" w:rsidP="00CD542D">
             <w:pPr>
               <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="084B2F48" w14:textId="77777777" w:rsidR="00341CB0" w:rsidRPr="00DD2814" w:rsidRDefault="00341CB0" w:rsidP="00CD542D">
+          <w:p w14:paraId="0655D205" w14:textId="77777777" w:rsidR="00341CB0" w:rsidRPr="00DD2814" w:rsidRDefault="00341CB0" w:rsidP="00CD542D">
             <w:pPr>
               <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47619175" w14:textId="77777777" w:rsidR="00341CB0" w:rsidRPr="00DD2814" w:rsidRDefault="00341CB0" w:rsidP="00CD542D">
-[...48 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE07F8" w:rsidRPr="00DD2814" w14:paraId="2C01D0E8" w14:textId="77777777" w:rsidTr="00CE07F8">
+      <w:tr w:rsidR="00CE07F8" w:rsidRPr="00DD2814" w14:paraId="2C01D0E8" w14:textId="77777777" w:rsidTr="00AF541B">
         <w:trPr>
-          <w:trHeight w:val="352"/>
+          <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:tcW w:w="10466" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
           </w:tcPr>
           <w:p w14:paraId="4372F3DA" w14:textId="329A81EF" w:rsidR="00CE07F8" w:rsidRPr="00DD2814" w:rsidRDefault="00CE07F8" w:rsidP="00CE07F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet scientifique </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD2814">
@@ -1478,516 +1614,888 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496B7A" w:rsidRPr="00DD2814" w14:paraId="787BD598" w14:textId="77777777" w:rsidTr="00CE07F8">
+      <w:tr w:rsidR="00496B7A" w:rsidRPr="00DD2814" w14:paraId="787BD598" w14:textId="77777777" w:rsidTr="00AF541B">
         <w:trPr>
-          <w:trHeight w:val="1880"/>
+          <w:trHeight w:val="1873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:tcW w:w="10466" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11F368F8" w14:textId="6152FFC3" w:rsidR="00DB6D48" w:rsidRPr="00DD2814" w:rsidRDefault="00DB6D48" w:rsidP="00DB6D48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Etat de l’art, objectifs, méthodologie détaillée</w:t>
             </w:r>
             <w:r w:rsidR="008E1BCA" w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="420EA412" w14:textId="77777777" w:rsidR="00496B7A" w:rsidRPr="00DD2814" w:rsidRDefault="00496B7A" w:rsidP="005F484E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46B9264C" w14:textId="77777777" w:rsidR="00DB6D48" w:rsidRPr="00DD2814" w:rsidRDefault="00DB6D48" w:rsidP="005F484E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47FF10B1" w14:textId="77777777" w:rsidR="00DB6D48" w:rsidRPr="00DD2814" w:rsidRDefault="00DB6D48" w:rsidP="005F484E">
-[...7 lines deleted...]
-          </w:p>
           <w:p w14:paraId="1F304366" w14:textId="77777777" w:rsidR="00DB6D48" w:rsidRPr="00DD2814" w:rsidRDefault="00DB6D48" w:rsidP="005F484E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19966584" w14:textId="77777777" w:rsidR="00DB6D48" w:rsidRPr="00DD2814" w:rsidRDefault="00DB6D48" w:rsidP="005F484E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39C13B0A" w14:textId="77777777" w:rsidR="00DB6D48" w:rsidRPr="00DD2814" w:rsidRDefault="00DB6D48" w:rsidP="005F484E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4502D06A" w14:textId="77777777" w:rsidR="00DB6D48" w:rsidRPr="00DD2814" w:rsidRDefault="00DB6D48" w:rsidP="005F484E">
-[...8 lines deleted...]
-          <w:p w14:paraId="18024DEC" w14:textId="77777777" w:rsidR="00DB6D48" w:rsidRPr="00DD2814" w:rsidRDefault="00DB6D48" w:rsidP="005F484E">
+          <w:p w14:paraId="18024DEC" w14:textId="77777777" w:rsidR="00DB6D48" w:rsidRDefault="00DB6D48" w:rsidP="005F484E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F05F83E" w14:textId="77777777" w:rsidR="001044B2" w:rsidRDefault="001044B2" w:rsidP="005F484E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13DA4140" w14:textId="77777777" w:rsidR="001044B2" w:rsidRPr="00DD2814" w:rsidRDefault="001044B2" w:rsidP="005F484E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B74214A" w14:textId="77777777" w:rsidR="00DB6D48" w:rsidRPr="00DD2814" w:rsidRDefault="00DB6D48" w:rsidP="005F484E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="212DE375" w14:textId="77777777" w:rsidR="00DB6D48" w:rsidRPr="00DD2814" w:rsidRDefault="00DB6D48" w:rsidP="005F484E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="41BE1D1B" w14:textId="77777777" w:rsidR="00496B7A" w:rsidRPr="00DD2814" w:rsidRDefault="00496B7A" w:rsidP="00496B7A">
+    <w:p w14:paraId="41BE1D1B" w14:textId="77777777" w:rsidR="00496B7A" w:rsidRDefault="00496B7A" w:rsidP="00496B7A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E5628E" w14:textId="77777777" w:rsidR="003670F1" w:rsidRPr="006D0F0D" w:rsidRDefault="003670F1" w:rsidP="003670F1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le projet a-t-il été déposé auprès d’une autre structure du site ? </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(CIR, FREau …) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B02C89D" w14:textId="77777777" w:rsidR="003670F1" w:rsidRDefault="003670F1" w:rsidP="003670F1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6717DB15" wp14:editId="193C9A4F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>251460</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>32385</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="106680" cy="106680"/>
+                <wp:effectExtent l="0" t="0" r="26670" b="26670"/>
+                <wp:wrapNone/>
+                <wp:docPr id="912369826" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="106680" cy="106680"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+            <w:pict>
+              <v:rect w14:anchorId="13CB6CCA" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.8pt;margin-top:2.55pt;width:8.4pt;height:8.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuHlMXeAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20HbdcFdYogRYcB&#10;RVssHXpWZSk2IIsapcTJfv0o+ZGgK3YYdrFJkfz45vXNvjVsp9A3YEtenOWcKSuhauym5D+e7z5d&#10;ceaDsJUwYFXJD8rzm8XHD9edm6sZ1GAqhYxArJ93ruR1CG6eZV7WqhX+DJyyJNSArQjE4iarUHSE&#10;3ppslueXWQdYOQSpvKfX217IFwlfayXDo9ZeBWZKTrGF9MX0fY3fbHEt5hsUrm7kEIb4hyha0Vhy&#10;OkHdiiDYFps/oNpGInjQ4UxCm4HWjVQpB8qmyN9ks66FUykXKo53U5n8/4OVD7u1e0IqQ+f83BMZ&#10;s9hrbOOf4mP7VKzDVCy1D0zSY5FfXl5RSSWJBppQsqOxQx++KmhZJEqO1ItUIrG796FXHVWiLwt3&#10;jTGpH8bGBw+mqeJbYuJAqJVBthPUyrAvYuvI24kWcdEyO2aSqHAwKkIY+11p1lQU+ywFkobsiCmk&#10;VDYUvagWlepdFRd5nuYkOhujSK4TYETWFOSEPQCMmj3IiN3HPOhHU5VmdDLO/xZYbzxZJM9gw2Tc&#10;NhbwPQBDWQ2ee/2xSH1pYpVeoTo8IUPoN8Q7eddQ2+6FD08CaSWo07Tm4ZE+2kBXchgozmrAX++9&#10;R32aVJJy1tGKldz/3ApUnJlvlmb4S3F+HncyMecXn2fE4Knk9VRit+0KqPUFHRQnExn1gxlJjdC+&#10;0DVYRq8kElaS75LLgCOzCv3q0z2RarlMarSHToR7u3YygseqxrF83r8IdMPsBhr6BxjXUczfjHCv&#10;Gy0tLLcBdJPm+1jXod60w2lwhnsTj8Qpn7SOV3HxGwAA//8DAFBLAwQUAAYACAAAACEAcRlFBd4A&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBCF74L/YRnBS7GbVBtszKSIovQgglUP3ibZ&#10;MYnNzobsto3/3vWkx8d7fO8r1pPt1YFH3zlBSOcJKJbamU4ahLfXh4trUD6QGOqdMMI3e1iXpycF&#10;5cYd5YUP29CoCBGfE0IbwpBr7euWLfm5G1hi9+lGSyHGsdFmpGOE214vkiTTljqJDy0NfNdyvdvu&#10;LcLHZgrNV/oYnnY0e59t2qp+vq8Qz8+m2xtQgafwN4Zf/agOZXSq3F6MVz3C5SqLS4RlCirWy+wK&#10;VIWwSFegy0L/1y9/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO4eUxd4AgAAXQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHEZRQXeAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Oui : ……………………………………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D6FF96" w14:textId="77777777" w:rsidR="003670F1" w:rsidRDefault="003670F1" w:rsidP="003670F1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44F88ED5" wp14:editId="0E8C5BD2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>251460</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>28575</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="106680" cy="106680"/>
+                <wp:effectExtent l="0" t="0" r="26670" b="26670"/>
+                <wp:wrapNone/>
+                <wp:docPr id="575325917" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="106680" cy="106680"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+            <w:pict>
+              <v:rect w14:anchorId="0D522E33" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.8pt;margin-top:2.25pt;width:8.4pt;height:8.4pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuHlMXeAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20HbdcFdYogRYcB&#10;RVssHXpWZSk2IIsapcTJfv0o+ZGgK3YYdrFJkfz45vXNvjVsp9A3YEtenOWcKSuhauym5D+e7z5d&#10;ceaDsJUwYFXJD8rzm8XHD9edm6sZ1GAqhYxArJ93ruR1CG6eZV7WqhX+DJyyJNSArQjE4iarUHSE&#10;3ppslueXWQdYOQSpvKfX217IFwlfayXDo9ZeBWZKTrGF9MX0fY3fbHEt5hsUrm7kEIb4hyha0Vhy&#10;OkHdiiDYFps/oNpGInjQ4UxCm4HWjVQpB8qmyN9ks66FUykXKo53U5n8/4OVD7u1e0IqQ+f83BMZ&#10;s9hrbOOf4mP7VKzDVCy1D0zSY5FfXl5RSSWJBppQsqOxQx++KmhZJEqO1ItUIrG796FXHVWiLwt3&#10;jTGpH8bGBw+mqeJbYuJAqJVBthPUyrAvYuvI24kWcdEyO2aSqHAwKkIY+11p1lQU+ywFkobsiCmk&#10;VDYUvagWlepdFRd5nuYkOhujSK4TYETWFOSEPQCMmj3IiN3HPOhHU5VmdDLO/xZYbzxZJM9gw2Tc&#10;NhbwPQBDWQ2ee/2xSH1pYpVeoTo8IUPoN8Q7eddQ2+6FD08CaSWo07Tm4ZE+2kBXchgozmrAX++9&#10;R32aVJJy1tGKldz/3ApUnJlvlmb4S3F+HncyMecXn2fE4Knk9VRit+0KqPUFHRQnExn1gxlJjdC+&#10;0DVYRq8kElaS75LLgCOzCv3q0z2RarlMarSHToR7u3YygseqxrF83r8IdMPsBhr6BxjXUczfjHCv&#10;Gy0tLLcBdJPm+1jXod60w2lwhnsTj8Qpn7SOV3HxGwAA//8DAFBLAwQUAAYACAAAACEAMoW6Zd8A&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOTU/DMBBE70j8B2uRuFStk35EELKpEAjUQ4VECwdu&#10;m9jEofE6it02/HvMCY6jGb15xXq0nTjpwbeOEdJZAkJz7VTLDcLb/ml6A8IHYkWdY43wrT2sy8uL&#10;gnLlzvyqT7vQiAhhnxOCCaHPpfS10Zb8zPWaY/fpBkshxqGRaqBzhNtOzpMkk5Zajg+Gev1gdH3Y&#10;HS3Cx2YMzVf6HLYHmrxPNqaqXx4rxOur8f4ORNBj+BvDr35UhzI6Ve7IyosOYXGbxSXCcgUi1qts&#10;CaJCmKcLkGUh/+uXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDuHlMXeAIAAF0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAyhbpl3wAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73752A51" w14:textId="77777777" w:rsidR="003670F1" w:rsidRPr="00DD2814" w:rsidRDefault="003670F1" w:rsidP="00496B7A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9772"/>
+        <w:gridCol w:w="10456"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E36108" w:rsidRPr="00DD2814" w14:paraId="3C527C91" w14:textId="77777777" w:rsidTr="00CE07F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9772" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
           </w:tcPr>
           <w:p w14:paraId="459D3DA3" w14:textId="54E8EF07" w:rsidR="00E36108" w:rsidRPr="00DD2814" w:rsidRDefault="00CE07F8" w:rsidP="0049537E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engagement </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E36108" w:rsidRPr="00DD2814" w14:paraId="15A6ADBD" w14:textId="77777777" w:rsidTr="00CE07F8">
+      <w:tr w:rsidR="00E36108" w:rsidRPr="004D2BA4" w14:paraId="15A6ADBD" w14:textId="77777777" w:rsidTr="00CE07F8">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9772" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4381A529" w14:textId="01171D7B" w:rsidR="00E36108" w:rsidRDefault="00E36108" w:rsidP="0049537E">
+          <w:p w14:paraId="4381A529" w14:textId="3984DD28" w:rsidR="00E36108" w:rsidRDefault="00E36108" w:rsidP="0049537E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>En répondant à cet appel à projets, les porteurs des projets lauréats s’engagent à utiliser l</w:t>
             </w:r>
             <w:r w:rsidR="00CE07F8" w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>formule de remerciement</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ci-après et à fournir un </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DD2814">
+              <w:t xml:space="preserve"> ci-après</w:t>
+            </w:r>
+            <w:r w:rsidR="002A245C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, à utiliser le </w:t>
+            </w:r>
+            <w:r w:rsidR="002A245C" w:rsidRPr="002A245C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t>logo</w:t>
+            </w:r>
+            <w:r w:rsidR="002A245C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IRC-SAE</w:t>
+            </w:r>
+            <w:r w:rsidR="00386C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD2814">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à fournir un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD2814">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">rapport final à l’issue du </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00DD2814">
+            <w:r w:rsidR="00386C8C" w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>projet</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD2814">
+            <w:r w:rsidR="00386C8C" w:rsidRPr="00DD2814">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00386C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">et à </w:t>
+            </w:r>
+            <w:r w:rsidR="00386C8C" w:rsidRPr="00386C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>mentionner IRC SAE &amp; CAP 20-25 dans HAL</w:t>
+            </w:r>
+            <w:r w:rsidR="00386C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00386C8C" w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="507F5DA3" w14:textId="77777777" w:rsidR="008050E7" w:rsidRPr="00DD2814" w:rsidRDefault="008050E7" w:rsidP="0049537E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5FA9F19B" w14:textId="77777777" w:rsidR="00E36108" w:rsidRPr="00DD2814" w:rsidRDefault="00E36108" w:rsidP="00E36108">
+          <w:p w14:paraId="5FA9F19B" w14:textId="639146A1" w:rsidR="00E36108" w:rsidRPr="00447B1A" w:rsidRDefault="00E36108" w:rsidP="00E36108">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">"The authors acknowledge the support received from the International Research Center on Sustainable </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DD2814">
+              <w:t>"The authors acknowledge the support received from the International Research Center on Sustainable AgroEcosystems (ISITE CAP20-25)</w:t>
+            </w:r>
+            <w:r w:rsidR="004D2BA4">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>AgroEcosystems</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (ISITE CAP20-25)"</w:t>
+              <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6BAB4DF3" w14:textId="77777777" w:rsidR="00E36108" w:rsidRPr="00DD2814" w:rsidRDefault="00E36108">
+    <w:p w14:paraId="6BAB4DF3" w14:textId="77777777" w:rsidR="00E36108" w:rsidRPr="00447B1A" w:rsidRDefault="00E36108">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
-          <w:lang w:eastAsia="fr-FR"/>
+          <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40DE73C1" w14:textId="4CB4B2B5" w:rsidR="0036233D" w:rsidRPr="00DD2814" w:rsidRDefault="00361790" w:rsidP="00361790">
+    <w:p w14:paraId="40DE73C1" w14:textId="4CB4B2B5" w:rsidR="0036233D" w:rsidRPr="00447B1A" w:rsidRDefault="00361790" w:rsidP="00361790">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
-          <w:lang w:eastAsia="fr-FR"/>
+          <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD2814">
+      <w:r w:rsidRPr="00447B1A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
-          <w:lang w:eastAsia="fr-FR"/>
+          <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblW w:w="10475" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5240"/>
-        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="5615"/>
+        <w:gridCol w:w="4860"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00726482" w:rsidRPr="00DD2814" w14:paraId="5926637A" w14:textId="77777777" w:rsidTr="00DD2814">
+      <w:tr w:rsidR="00AF541B" w:rsidRPr="00DD2814" w14:paraId="5926637A" w14:textId="77777777" w:rsidTr="00AF541B">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5240" w:type="dxa"/>
+            <w:tcW w:w="5615" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="310B7FEB" w14:textId="65CE2B0D" w:rsidR="00726482" w:rsidRPr="00DD2814" w:rsidRDefault="00726482" w:rsidP="00361790">
-            <w:pPr>
+          <w:p w14:paraId="310B7FEB" w14:textId="5C6C9C85" w:rsidR="00AF541B" w:rsidRPr="00DD2814" w:rsidRDefault="00AF541B" w:rsidP="00AF541B">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD2814">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>Signature de la Direction du laboratoire du porteur</w:t>
+              <w:t>Avis, signature et priorisation du projet par la direction du laboratoire du porteur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4860" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="213714D1" w14:textId="77777777" w:rsidR="00726482" w:rsidRPr="00DD2814" w:rsidRDefault="00726482">
+          <w:p w14:paraId="213714D1" w14:textId="77777777" w:rsidR="00AF541B" w:rsidRPr="00DD2814" w:rsidRDefault="00AF541B" w:rsidP="00AF541B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Signature du porteur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00726482" w:rsidRPr="00DD2814" w14:paraId="4CE7292D" w14:textId="77777777" w:rsidTr="00DD2814">
+      <w:tr w:rsidR="00AF541B" w:rsidRPr="00DD2814" w14:paraId="4CE7292D" w14:textId="77777777" w:rsidTr="00AF541B">
         <w:trPr>
-          <w:trHeight w:val="1702"/>
+          <w:trHeight w:val="1671"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5240" w:type="dxa"/>
+            <w:tcW w:w="5615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30C31916" w14:textId="77777777" w:rsidR="00726482" w:rsidRPr="00DD2814" w:rsidRDefault="00726482">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="30C31916" w14:textId="5A734223" w:rsidR="00AF541B" w:rsidRPr="00DD2814" w:rsidRDefault="00AF541B" w:rsidP="00AF541B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A52DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> direction du laboratoire porteur </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">émet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A52DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>un avis sur le projet e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>t établit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A52DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un ordre de priorité lorsque plusieurs projets sont déposés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47A62BB2" w14:textId="77777777" w:rsidR="00726482" w:rsidRPr="00DD2814" w:rsidRDefault="00726482">
+          <w:p w14:paraId="47A62BB2" w14:textId="77777777" w:rsidR="00AF541B" w:rsidRPr="00DD2814" w:rsidRDefault="00AF541B" w:rsidP="00AF541B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B237132" w14:textId="71F619C2" w:rsidR="00FE750F" w:rsidRPr="00DD2814" w:rsidRDefault="00FE750F" w:rsidP="00F36037">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09472270" w14:textId="04CFEA06" w:rsidR="00FE750F" w:rsidRDefault="00FE750F"/>
-    <w:sectPr w:rsidR="00FE750F" w:rsidSect="00AC3F63">
+    <w:sectPr w:rsidR="00FE750F" w:rsidSect="00AF541B">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="707" w:bottom="1417" w:left="1417" w:header="0" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="403697B5" w14:textId="77777777" w:rsidR="00417F13" w:rsidRDefault="00417F13" w:rsidP="0009705A">
+    <w:p w14:paraId="5DAD9530" w14:textId="77777777" w:rsidR="00D77E19" w:rsidRDefault="00D77E19" w:rsidP="0009705A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4644BBEE" w14:textId="77777777" w:rsidR="00417F13" w:rsidRDefault="00417F13" w:rsidP="0009705A">
+    <w:p w14:paraId="4B046930" w14:textId="77777777" w:rsidR="00D77E19" w:rsidRDefault="00D77E19" w:rsidP="0009705A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2103,61 +2611,61 @@
       <w:rPr>
         <w:caps/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6AC10272" w14:textId="77777777" w:rsidR="006C0A50" w:rsidRDefault="006C0A50">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40D3C029" w14:textId="77777777" w:rsidR="00417F13" w:rsidRDefault="00417F13" w:rsidP="0009705A">
+    <w:p w14:paraId="56D927E9" w14:textId="77777777" w:rsidR="00D77E19" w:rsidRDefault="00D77E19" w:rsidP="0009705A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DE7826B" w14:textId="77777777" w:rsidR="00417F13" w:rsidRDefault="00417F13" w:rsidP="0009705A">
+    <w:p w14:paraId="2E88B1F6" w14:textId="77777777" w:rsidR="00D77E19" w:rsidRDefault="00D77E19" w:rsidP="0009705A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="692817B8" w14:textId="27752ACB" w:rsidR="0009705A" w:rsidRPr="009E7B61" w:rsidRDefault="00115DBC" w:rsidP="002874A7">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="3119"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
@@ -4138,313 +4646,341 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1570531861">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1355157426">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="271866090">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1055197639">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00810DF0"/>
     <w:rsid w:val="00002C44"/>
+    <w:rsid w:val="00013C79"/>
     <w:rsid w:val="00046028"/>
     <w:rsid w:val="00046E53"/>
     <w:rsid w:val="00081CE1"/>
     <w:rsid w:val="00086FB5"/>
+    <w:rsid w:val="00093943"/>
     <w:rsid w:val="00093C9B"/>
     <w:rsid w:val="0009705A"/>
     <w:rsid w:val="000A381C"/>
     <w:rsid w:val="000A4AD3"/>
     <w:rsid w:val="000B1FE7"/>
     <w:rsid w:val="000B35CF"/>
     <w:rsid w:val="000B4C4F"/>
     <w:rsid w:val="000C3276"/>
     <w:rsid w:val="000C7AFF"/>
     <w:rsid w:val="000E0EDD"/>
     <w:rsid w:val="000E4C31"/>
     <w:rsid w:val="000F177A"/>
+    <w:rsid w:val="001044B2"/>
     <w:rsid w:val="0010606B"/>
     <w:rsid w:val="00114641"/>
     <w:rsid w:val="00115DBC"/>
     <w:rsid w:val="00124EF4"/>
     <w:rsid w:val="0018154E"/>
+    <w:rsid w:val="0018787B"/>
     <w:rsid w:val="00191B76"/>
     <w:rsid w:val="001C138A"/>
     <w:rsid w:val="001D4A19"/>
     <w:rsid w:val="001D519F"/>
     <w:rsid w:val="001E5C0A"/>
     <w:rsid w:val="00200E0B"/>
     <w:rsid w:val="002147A3"/>
     <w:rsid w:val="0022005A"/>
+    <w:rsid w:val="00274665"/>
     <w:rsid w:val="002874A7"/>
+    <w:rsid w:val="002A245C"/>
     <w:rsid w:val="002A6217"/>
     <w:rsid w:val="002B37DD"/>
     <w:rsid w:val="002B60C7"/>
     <w:rsid w:val="002C0DC3"/>
     <w:rsid w:val="002C53FC"/>
     <w:rsid w:val="002D022D"/>
     <w:rsid w:val="00303EB2"/>
     <w:rsid w:val="00315F7D"/>
     <w:rsid w:val="003171F1"/>
     <w:rsid w:val="00322604"/>
     <w:rsid w:val="003265D7"/>
     <w:rsid w:val="00341CB0"/>
     <w:rsid w:val="003507A0"/>
     <w:rsid w:val="00361790"/>
     <w:rsid w:val="003619F4"/>
     <w:rsid w:val="0036233D"/>
+    <w:rsid w:val="003670F1"/>
     <w:rsid w:val="00372B8E"/>
+    <w:rsid w:val="00386C8C"/>
     <w:rsid w:val="003D50E3"/>
     <w:rsid w:val="003E0EAF"/>
     <w:rsid w:val="003E1816"/>
     <w:rsid w:val="003E724C"/>
     <w:rsid w:val="003F0859"/>
     <w:rsid w:val="003F1FC8"/>
     <w:rsid w:val="0040299A"/>
     <w:rsid w:val="00402A81"/>
     <w:rsid w:val="004056F4"/>
     <w:rsid w:val="00413582"/>
+    <w:rsid w:val="0041672C"/>
+    <w:rsid w:val="0041718C"/>
     <w:rsid w:val="00417F13"/>
     <w:rsid w:val="00437895"/>
     <w:rsid w:val="004401D7"/>
+    <w:rsid w:val="00447B1A"/>
     <w:rsid w:val="0046361D"/>
     <w:rsid w:val="00481E98"/>
     <w:rsid w:val="00496B7A"/>
     <w:rsid w:val="004A2BB2"/>
     <w:rsid w:val="004A49A2"/>
     <w:rsid w:val="004B084B"/>
     <w:rsid w:val="004B551B"/>
+    <w:rsid w:val="004D2BA4"/>
     <w:rsid w:val="004E0C73"/>
     <w:rsid w:val="00511605"/>
     <w:rsid w:val="00520A54"/>
     <w:rsid w:val="005338EF"/>
     <w:rsid w:val="005359D1"/>
     <w:rsid w:val="0056563C"/>
     <w:rsid w:val="0057351D"/>
     <w:rsid w:val="00590A10"/>
     <w:rsid w:val="005916BF"/>
     <w:rsid w:val="005A0E17"/>
     <w:rsid w:val="005A6308"/>
     <w:rsid w:val="005B4455"/>
     <w:rsid w:val="005D0551"/>
     <w:rsid w:val="005D4F2E"/>
     <w:rsid w:val="005F251E"/>
     <w:rsid w:val="005F783E"/>
     <w:rsid w:val="00600AA4"/>
     <w:rsid w:val="00604109"/>
     <w:rsid w:val="00611EE6"/>
     <w:rsid w:val="0062418F"/>
     <w:rsid w:val="00625AE1"/>
     <w:rsid w:val="006337E2"/>
+    <w:rsid w:val="00654662"/>
     <w:rsid w:val="00654DAA"/>
     <w:rsid w:val="00673C11"/>
+    <w:rsid w:val="006834AF"/>
     <w:rsid w:val="0068681C"/>
     <w:rsid w:val="006A5B6B"/>
     <w:rsid w:val="006A6172"/>
     <w:rsid w:val="006B209E"/>
     <w:rsid w:val="006B23A3"/>
     <w:rsid w:val="006B67DC"/>
     <w:rsid w:val="006C0A50"/>
+    <w:rsid w:val="006C60A8"/>
     <w:rsid w:val="006D1F0B"/>
     <w:rsid w:val="006E2E15"/>
     <w:rsid w:val="00726482"/>
     <w:rsid w:val="007356B1"/>
     <w:rsid w:val="00760DB7"/>
     <w:rsid w:val="00762996"/>
     <w:rsid w:val="00775295"/>
     <w:rsid w:val="00781768"/>
     <w:rsid w:val="00781E2A"/>
     <w:rsid w:val="00787734"/>
     <w:rsid w:val="0079580D"/>
     <w:rsid w:val="007A0478"/>
     <w:rsid w:val="007B1A4F"/>
     <w:rsid w:val="007B2850"/>
     <w:rsid w:val="007C7B20"/>
     <w:rsid w:val="007D5B10"/>
     <w:rsid w:val="008050E7"/>
     <w:rsid w:val="00810DF0"/>
     <w:rsid w:val="00814CD7"/>
     <w:rsid w:val="00820FC3"/>
     <w:rsid w:val="0082298F"/>
     <w:rsid w:val="00822C8B"/>
     <w:rsid w:val="00823CFC"/>
     <w:rsid w:val="008411C3"/>
     <w:rsid w:val="008506A8"/>
     <w:rsid w:val="00880D1A"/>
     <w:rsid w:val="00885375"/>
     <w:rsid w:val="00891850"/>
     <w:rsid w:val="00894D5C"/>
     <w:rsid w:val="0089617B"/>
     <w:rsid w:val="008A39BE"/>
     <w:rsid w:val="008C13FA"/>
     <w:rsid w:val="008C7934"/>
     <w:rsid w:val="008E1BCA"/>
+    <w:rsid w:val="00902FCB"/>
     <w:rsid w:val="009037AB"/>
     <w:rsid w:val="00905D89"/>
     <w:rsid w:val="00927DD2"/>
     <w:rsid w:val="00947CDE"/>
     <w:rsid w:val="00951F56"/>
     <w:rsid w:val="00954CB6"/>
     <w:rsid w:val="009658D1"/>
     <w:rsid w:val="00972D5E"/>
     <w:rsid w:val="009920ED"/>
     <w:rsid w:val="009B1BF4"/>
     <w:rsid w:val="009B27E7"/>
     <w:rsid w:val="009D164E"/>
     <w:rsid w:val="009D1A0E"/>
     <w:rsid w:val="009D3924"/>
     <w:rsid w:val="009E4B75"/>
     <w:rsid w:val="009E7B61"/>
     <w:rsid w:val="00A27295"/>
     <w:rsid w:val="00A36749"/>
     <w:rsid w:val="00A55D05"/>
     <w:rsid w:val="00A62519"/>
     <w:rsid w:val="00AB6C9D"/>
     <w:rsid w:val="00AC3DF8"/>
     <w:rsid w:val="00AC3F63"/>
     <w:rsid w:val="00AE5370"/>
+    <w:rsid w:val="00AF541B"/>
     <w:rsid w:val="00B2277C"/>
     <w:rsid w:val="00B25D91"/>
     <w:rsid w:val="00B27608"/>
     <w:rsid w:val="00B347B5"/>
     <w:rsid w:val="00B45E85"/>
+    <w:rsid w:val="00B50FCA"/>
     <w:rsid w:val="00B743F0"/>
+    <w:rsid w:val="00B75A0D"/>
     <w:rsid w:val="00B76637"/>
     <w:rsid w:val="00B9667D"/>
+    <w:rsid w:val="00BB51DC"/>
     <w:rsid w:val="00BC14B5"/>
     <w:rsid w:val="00BC5FF7"/>
     <w:rsid w:val="00C2239F"/>
     <w:rsid w:val="00C45EAF"/>
     <w:rsid w:val="00C47F6F"/>
     <w:rsid w:val="00C62567"/>
     <w:rsid w:val="00C9669D"/>
     <w:rsid w:val="00CA3089"/>
+    <w:rsid w:val="00CA3A0E"/>
     <w:rsid w:val="00CE07F8"/>
     <w:rsid w:val="00D20362"/>
     <w:rsid w:val="00D26A40"/>
     <w:rsid w:val="00D66915"/>
     <w:rsid w:val="00D72C9C"/>
+    <w:rsid w:val="00D77E19"/>
     <w:rsid w:val="00D81B50"/>
     <w:rsid w:val="00D86303"/>
     <w:rsid w:val="00DA1828"/>
     <w:rsid w:val="00DB035D"/>
     <w:rsid w:val="00DB6D48"/>
     <w:rsid w:val="00DC0114"/>
     <w:rsid w:val="00DC06B7"/>
     <w:rsid w:val="00DC51B5"/>
     <w:rsid w:val="00DD2814"/>
     <w:rsid w:val="00DE27FD"/>
     <w:rsid w:val="00DE399C"/>
     <w:rsid w:val="00DF6ECF"/>
     <w:rsid w:val="00DF7442"/>
+    <w:rsid w:val="00E0369A"/>
+    <w:rsid w:val="00E06ADF"/>
     <w:rsid w:val="00E36108"/>
     <w:rsid w:val="00E43EA7"/>
     <w:rsid w:val="00E5576A"/>
+    <w:rsid w:val="00E61E33"/>
     <w:rsid w:val="00E7361E"/>
     <w:rsid w:val="00E75AFB"/>
     <w:rsid w:val="00E8213B"/>
     <w:rsid w:val="00E83745"/>
     <w:rsid w:val="00E900AB"/>
+    <w:rsid w:val="00EA6525"/>
     <w:rsid w:val="00EA67A6"/>
     <w:rsid w:val="00EB0F58"/>
     <w:rsid w:val="00EB2642"/>
     <w:rsid w:val="00EB336B"/>
     <w:rsid w:val="00EB7F1C"/>
     <w:rsid w:val="00EC14A6"/>
+    <w:rsid w:val="00ED1075"/>
     <w:rsid w:val="00EF435A"/>
     <w:rsid w:val="00F32DD2"/>
     <w:rsid w:val="00F347DD"/>
     <w:rsid w:val="00F36037"/>
     <w:rsid w:val="00F45DB3"/>
     <w:rsid w:val="00F52440"/>
     <w:rsid w:val="00F560BE"/>
     <w:rsid w:val="00F7495F"/>
     <w:rsid w:val="00F9765C"/>
     <w:rsid w:val="00FA0526"/>
     <w:rsid w:val="00FB07A2"/>
     <w:rsid w:val="00FB653C"/>
     <w:rsid w:val="00FC2D53"/>
     <w:rsid w:val="00FC6CBA"/>
     <w:rsid w:val="00FD3EB8"/>
+    <w:rsid w:val="00FD492A"/>
     <w:rsid w:val="00FE165D"/>
     <w:rsid w:val="00FE750F"/>
     <w:rsid w:val="00FF6C3B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="20D1596E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{28844957-F373-4939-9CAC-C6EA637083DB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -5542,69 +6078,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{872BE67A-4860-47EE-A9E3-C1D72B7B0E98}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>334</Words>
-  <Characters>1837</Characters>
+  <Words>415</Words>
+  <Characters>2284</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UCA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2167</CharactersWithSpaces>
+  <CharactersWithSpaces>2694</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pierre AMATO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>