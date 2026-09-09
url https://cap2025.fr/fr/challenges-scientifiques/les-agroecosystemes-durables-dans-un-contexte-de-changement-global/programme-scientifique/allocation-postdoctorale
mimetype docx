--- v0 (2025-10-18)
+++ v1 (2026-09-09)
@@ -25,193 +25,399 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="5005" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10466"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000118AB" w14:paraId="1CD460B0" w14:textId="77777777">
+      <w:tr w:rsidR="000118AB" w14:paraId="1CD460B0" w14:textId="77777777" w:rsidTr="00E95F56">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9782" w:type="dxa"/>
+            <w:tcW w:w="10466" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
           </w:tcPr>
-          <w:p w14:paraId="3F78EACC" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
+          <w:p w14:paraId="3F78EACC" w14:textId="7065A69D" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Appel à projets IRC-SAE - 2026</w:t>
+              <w:t>Appel à projets IRC-SAE - 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00726FB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000118AB" w14:paraId="56691105" w14:textId="77777777">
+      <w:tr w:rsidR="000118AB" w14:paraId="56691105" w14:textId="77777777" w:rsidTr="00E95F56">
         <w:trPr>
           <w:trHeight w:val="430"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9782" w:type="dxa"/>
+            <w:tcW w:w="10466" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A8E0BD8" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="178F96"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Fiche Allocation postdoctorale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000118AB" w14:paraId="0CA9EEC7" w14:textId="77777777">
+      <w:tr w:rsidR="000118AB" w14:paraId="0CA9EEC7" w14:textId="77777777" w:rsidTr="00E95F56">
         <w:trPr>
           <w:trHeight w:val="263"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9782" w:type="dxa"/>
+            <w:tcW w:w="10466" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17BEC576" w14:textId="050623D3" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NB : L’allocation </w:t>
             </w:r>
             <w:r w:rsidR="007D065B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>post</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>doctorale sera environnée à hauteur de 5 000 € / an maximum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000118AB" w14:paraId="3FCD59A3" w14:textId="77777777">
+      <w:tr w:rsidR="000118AB" w14:paraId="3FCD59A3" w14:textId="77777777" w:rsidTr="00E95F56">
         <w:trPr>
           <w:trHeight w:val="263"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9782" w:type="dxa"/>
+            <w:tcW w:w="10466" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E39F087" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
+          <w:p w14:paraId="6E39F087" w14:textId="2ED78A84" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>NB : le recrutement devra avoir lieu entre juin et septembre 2026.</w:t>
+              <w:t xml:space="preserve">NB : </w:t>
+            </w:r>
+            <w:r w:rsidR="00986592">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e recrutement devra avoir lieu </w:t>
+            </w:r>
+            <w:r w:rsidR="00726FB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> septembre 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00726FB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00986592" w14:paraId="758C9D52" w14:textId="77777777" w:rsidTr="00E95F56">
+        <w:tblPrEx>
+          <w:jc w:val="left"/>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="327"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10466" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1E4010" w14:textId="2B7F1AA1" w:rsidR="00986592" w:rsidRPr="004A6D9C" w:rsidRDefault="00986592" w:rsidP="00433343">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6D9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NB : Une collaboration pluridisciplinaire est obligatoire.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95F56" w14:paraId="44C70B8D" w14:textId="77777777" w:rsidTr="00E95F56">
+        <w:tblPrEx>
+          <w:jc w:val="left"/>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="327"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10466" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8C55DF" w14:textId="5ACAC0C1" w:rsidR="00E95F56" w:rsidRDefault="00E95F56" w:rsidP="00433343">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NB : L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D0F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e porteur est invité à signaler à tout moment l’obtention d’un financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00986592" w:rsidRPr="004A6D9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>complémentaire</w:t>
+            </w:r>
+            <w:r w:rsidR="00986592">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pour ce projet. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43F49FF3" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10477" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3815"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="000118AB" w14:paraId="62D8EC2E" w14:textId="77777777">
@@ -360,50 +566,70 @@
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6863" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="586B7B89" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Nom :</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="6730606E" w14:textId="19684E38" w:rsidR="00986592" w:rsidRDefault="00986592">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A6D9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Discipline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="2E6F0EE3" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Courriel :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="759AE551" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
@@ -416,113 +642,145 @@
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2909" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="380B3A22" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">Co-encadrants </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6863" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21C20850" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
+          <w:p w14:paraId="21C20850" w14:textId="462D4B82" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>Noms :</w:t>
+              <w:t>Nom :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BC5B65C" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
+          <w:p w14:paraId="39AF637B" w14:textId="192B6B2D" w:rsidR="00986592" w:rsidRDefault="00986592">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004A6D9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Discipline</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>Laboratoires :</w:t>
+              <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AF1C455" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
+          <w:p w14:paraId="4FE63C7A" w14:textId="4CA03125" w:rsidR="00986592" w:rsidRDefault="00986592">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>Taux d’encadrement :</w:t>
+              <w:t>Courriel :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AF1C455" w14:textId="388A380D" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Laboratoire :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000118AB" w14:paraId="46178987" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2909" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6297B6FF" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
+          <w:p w14:paraId="6297B6FF" w14:textId="1D553B45" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Partenaires internationaux impliqués</w:t>
+            </w:r>
+            <w:r w:rsidR="00986592">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00986592" w:rsidRPr="004A6D9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>facultatif)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6863" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71543238" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000118AB" w14:paraId="4C6B66C0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2909" w:type="dxa"/>
           </w:tcPr>
@@ -718,246 +976,232 @@
               </w:rPr>
               <w:t>Axe(s) concerné(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000118AB" w14:paraId="55825949" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6309E039" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>☐</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">☐ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">AXE </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1:</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Capacités Adaptatives des animaux et des plantes </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CEBD8DB" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>☐</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">☐ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">AXE </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2:</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Approche systémique pour (re)concevoir les agrosystèmes </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EEAFD7C" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>☐</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">☐ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">AXE </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3:</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Interactions entre les agrosystèmes et leurs environnements </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="280B532B" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>☐</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">☐ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">AXE </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>4:</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> Intégration des agrosystèmes dans les territoires </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000118AB" w14:paraId="3F608E43" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="109"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04A815FF" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
+          <w:p w14:paraId="04A815FF" w14:textId="28CDA0F5" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NB : Plusieurs axes peuvent être sélectionnés</w:t>
+            </w:r>
+            <w:r w:rsidR="00167A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="763E63C6" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10477" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10477"/>
       </w:tblGrid>
       <w:tr w:rsidR="000118AB" w14:paraId="0F2AC3C3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
@@ -1009,91 +1253,59 @@
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000118AB" w14:paraId="6A06FBDB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10477" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76A4C1BD" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29A96ED1" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
-[...14 lines deleted...]
-          </w:p>
           <w:p w14:paraId="627F9FCB" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="552219F8" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
-            <w:pPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="139DFF49" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F574593" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D95E1DF" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1205,81 +1417,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="276BDB50" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
             <w:pPr>
               <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FC94A2D" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
             <w:pPr>
               <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="182F9071" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
-[...8 lines deleted...]
-          </w:p>
           <w:p w14:paraId="73C50EB2" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
-            <w:pPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="2FA92AE9" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
             <w:pPr>
               <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="07DFFC39" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
             <w:pPr>
               <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="36DBC670" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
             <w:pPr>
               <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -1395,69 +1577,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22CC7E1C" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A0EB218" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="40D305DB" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
+          <w:p w14:paraId="2C053748" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A9472CE" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
+          <w:p w14:paraId="6A8E86EC" w14:textId="77777777" w:rsidR="00E95F56" w:rsidRDefault="00E95F56">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C053748" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
+          <w:p w14:paraId="5C7CB7FD" w14:textId="77777777" w:rsidR="00E95F56" w:rsidRDefault="00E95F56">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F26951A" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6632FF61" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
@@ -1467,386 +1649,778 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2AF933D1" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C77EB6E" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36EBC61F" w14:textId="77777777" w:rsidR="00E95F56" w:rsidRPr="006D0F0D" w:rsidRDefault="00E95F56" w:rsidP="00E95F56">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le projet a-t-il été déposé auprès d’une autre structure du site ? </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(CIR, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>FREau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1C5FB1" w14:textId="77777777" w:rsidR="00E95F56" w:rsidRDefault="00E95F56" w:rsidP="00E95F56">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33DC5DDC" wp14:editId="280998F7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>251460</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>32385</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="106680" cy="106680"/>
+                <wp:effectExtent l="0" t="0" r="26670" b="26670"/>
+                <wp:wrapNone/>
+                <wp:docPr id="912369826" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="106680" cy="106680"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+            <w:pict>
+              <v:rect w14:anchorId="2345CBC1" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.8pt;margin-top:2.55pt;width:8.4pt;height:8.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuHlMXeAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20HbdcFdYogRYcB&#10;RVssHXpWZSk2IIsapcTJfv0o+ZGgK3YYdrFJkfz45vXNvjVsp9A3YEtenOWcKSuhauym5D+e7z5d&#10;ceaDsJUwYFXJD8rzm8XHD9edm6sZ1GAqhYxArJ93ruR1CG6eZV7WqhX+DJyyJNSArQjE4iarUHSE&#10;3ppslueXWQdYOQSpvKfX217IFwlfayXDo9ZeBWZKTrGF9MX0fY3fbHEt5hsUrm7kEIb4hyha0Vhy&#10;OkHdiiDYFps/oNpGInjQ4UxCm4HWjVQpB8qmyN9ks66FUykXKo53U5n8/4OVD7u1e0IqQ+f83BMZ&#10;s9hrbOOf4mP7VKzDVCy1D0zSY5FfXl5RSSWJBppQsqOxQx++KmhZJEqO1ItUIrG796FXHVWiLwt3&#10;jTGpH8bGBw+mqeJbYuJAqJVBthPUyrAvYuvI24kWcdEyO2aSqHAwKkIY+11p1lQU+ywFkobsiCmk&#10;VDYUvagWlepdFRd5nuYkOhujSK4TYETWFOSEPQCMmj3IiN3HPOhHU5VmdDLO/xZYbzxZJM9gw2Tc&#10;NhbwPQBDWQ2ee/2xSH1pYpVeoTo8IUPoN8Q7eddQ2+6FD08CaSWo07Tm4ZE+2kBXchgozmrAX++9&#10;R32aVJJy1tGKldz/3ApUnJlvlmb4S3F+HncyMecXn2fE4Knk9VRit+0KqPUFHRQnExn1gxlJjdC+&#10;0DVYRq8kElaS75LLgCOzCv3q0z2RarlMarSHToR7u3YygseqxrF83r8IdMPsBhr6BxjXUczfjHCv&#10;Gy0tLLcBdJPm+1jXod60w2lwhnsTj8Qpn7SOV3HxGwAA//8DAFBLAwQUAAYACAAAACEAcRlFBd4A&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBCF74L/YRnBS7GbVBtszKSIovQgglUP3ibZ&#10;MYnNzobsto3/3vWkx8d7fO8r1pPt1YFH3zlBSOcJKJbamU4ahLfXh4trUD6QGOqdMMI3e1iXpycF&#10;5cYd5YUP29CoCBGfE0IbwpBr7euWLfm5G1hi9+lGSyHGsdFmpGOE214vkiTTljqJDy0NfNdyvdvu&#10;LcLHZgrNV/oYnnY0e59t2qp+vq8Qz8+m2xtQgafwN4Zf/agOZXSq3F6MVz3C5SqLS4RlCirWy+wK&#10;VIWwSFegy0L/1y9/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO4eUxd4AgAAXQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHEZRQXeAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Oui : ………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04226791" w14:textId="3C3E1BA8" w:rsidR="00E95F56" w:rsidRDefault="00E95F56" w:rsidP="00E95F56">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="133DFF9E" wp14:editId="4C84199A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>251460</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>28575</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="106680" cy="106680"/>
+                <wp:effectExtent l="0" t="0" r="26670" b="26670"/>
+                <wp:wrapNone/>
+                <wp:docPr id="575325917" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="106680" cy="106680"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+            <w:pict>
+              <v:rect w14:anchorId="1A1CBD42" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.8pt;margin-top:2.25pt;width:8.4pt;height:8.4pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuHlMXeAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20HbdcFdYogRYcB&#10;RVssHXpWZSk2IIsapcTJfv0o+ZGgK3YYdrFJkfz45vXNvjVsp9A3YEtenOWcKSuhauym5D+e7z5d&#10;ceaDsJUwYFXJD8rzm8XHD9edm6sZ1GAqhYxArJ93ruR1CG6eZV7WqhX+DJyyJNSArQjE4iarUHSE&#10;3ppslueXWQdYOQSpvKfX217IFwlfayXDo9ZeBWZKTrGF9MX0fY3fbHEt5hsUrm7kEIb4hyha0Vhy&#10;OkHdiiDYFps/oNpGInjQ4UxCm4HWjVQpB8qmyN9ks66FUykXKo53U5n8/4OVD7u1e0IqQ+f83BMZ&#10;s9hrbOOf4mP7VKzDVCy1D0zSY5FfXl5RSSWJBppQsqOxQx++KmhZJEqO1ItUIrG796FXHVWiLwt3&#10;jTGpH8bGBw+mqeJbYuJAqJVBthPUyrAvYuvI24kWcdEyO2aSqHAwKkIY+11p1lQU+ywFkobsiCmk&#10;VDYUvagWlepdFRd5nuYkOhujSK4TYETWFOSEPQCMmj3IiN3HPOhHU5VmdDLO/xZYbzxZJM9gw2Tc&#10;NhbwPQBDWQ2ee/2xSH1pYpVeoTo8IUPoN8Q7eddQ2+6FD08CaSWo07Tm4ZE+2kBXchgozmrAX++9&#10;R32aVJJy1tGKldz/3ApUnJlvlmb4S3F+HncyMecXn2fE4Knk9VRit+0KqPUFHRQnExn1gxlJjdC+&#10;0DVYRq8kElaS75LLgCOzCv3q0z2RarlMarSHToR7u3YygseqxrF83r8IdMPsBhr6BxjXUczfjHCv&#10;Gy0tLLcBdJPm+1jXod60w2lwhnsTj8Qpn7SOV3HxGwAA//8DAFBLAwQUAAYACAAAACEAMoW6Zd8A&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOTU/DMBBE70j8B2uRuFStk35EELKpEAjUQ4VECwdu&#10;m9jEofE6it02/HvMCY6jGb15xXq0nTjpwbeOEdJZAkJz7VTLDcLb/ml6A8IHYkWdY43wrT2sy8uL&#10;gnLlzvyqT7vQiAhhnxOCCaHPpfS10Zb8zPWaY/fpBkshxqGRaqBzhNtOzpMkk5Zajg+Gev1gdH3Y&#10;HS3Cx2YMzVf6HLYHmrxPNqaqXx4rxOur8f4ORNBj+BvDr35UhzI6Ve7IyosOYXGbxSXCcgUi1qts&#10;CaJCmKcLkGUh/+uXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDuHlMXeAIAAF0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAyhbpl3wAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2F8FAAC3" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
       <w:tr w:rsidR="000118AB" w14:paraId="733C6D7B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9772" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
           </w:tcPr>
           <w:p w14:paraId="3596BF7A" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000118AB" w14:paraId="79019D24" w14:textId="77777777">
+      <w:tr w:rsidR="000118AB" w:rsidRPr="00F74F06" w14:paraId="79019D24" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="center"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="235"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7040F06E" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
+          <w:p w14:paraId="17EED37C" w14:textId="77777777" w:rsidR="00726FB8" w:rsidRDefault="00726FB8" w:rsidP="00726FB8">
             <w:pPr>
-              <w:spacing w:before="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">En répondant à cet appel à projets, les porteurs des projets lauréats s’engagent à utiliser la </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>formule de remerciement</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ci-après et à fournir un </w:t>
+              <w:t xml:space="preserve"> ci-après</w:t>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, à utiliser le </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A245C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">rapport final à l’issue du projet </w:t>
+              <w:t>logo</w:t>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IRC-SAE, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD2814">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à fournir un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD2814">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>rapport final à l’issue du projet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD2814">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">et à </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00386C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>mentionner IRC SAE &amp; CAP 20-25 dans HAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0654A9C5" w14:textId="3A6059DB" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
+          <w:p w14:paraId="4033F85D" w14:textId="77777777" w:rsidR="00726FB8" w:rsidRPr="00DD2814" w:rsidRDefault="00726FB8" w:rsidP="00726FB8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0654A9C5" w14:textId="7D4155E3" w:rsidR="000118AB" w:rsidRPr="00F74F06" w:rsidRDefault="00726FB8" w:rsidP="00726FB8">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:after="57" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">"The authors acknowledge the support received from the International Research Center on Sustainable </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>AgroEcosystems</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ISITE CAP20-25)</w:t>
             </w:r>
-            <w:r w:rsidR="00096007">
+            <w:r w:rsidR="00F74F06">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4DF65F38" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
+    <w:p w14:paraId="7FAFCBF8" w14:textId="2D586A7D" w:rsidR="000118AB" w:rsidRPr="00F74F06" w:rsidRDefault="000118AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:lang w:eastAsia="fr-FR"/>
+          <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10477" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5382"/>
         <w:gridCol w:w="5095"/>
       </w:tblGrid>
       <w:tr w:rsidR="000118AB" w14:paraId="6C389675" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
           </w:tcPr>
-          <w:p w14:paraId="1630E720" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
+          <w:p w14:paraId="1630E720" w14:textId="02522C61" w:rsidR="000118AB" w:rsidRDefault="00BE6B99" w:rsidP="00BE6B99">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>Signature de la Direction du laboratoire du porteur</w:t>
+              <w:t>Avis, signature et priorisation du projet par la direction du laboratoire du porteur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5095" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
           </w:tcPr>
           <w:p w14:paraId="6D1F7E2E" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Signature du porteur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000118AB" w14:paraId="67DB8E77" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1702"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51F0E822" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
+          <w:p w14:paraId="51F0E822" w14:textId="420063B9" w:rsidR="000118AB" w:rsidRDefault="00BE6B99">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A52DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> direction du laboratoire porteur </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">émet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A52DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>un avis sur le projet e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>t établit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A52DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un ordre de priorité lorsque plusieurs projets sont déposés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22065445" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6CF55C4B" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BE2AD1F" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB"/>
     <w:sectPr w:rsidR="000118AB">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1247" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A5ACC0B" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
+    <w:p w14:paraId="2F28AC18" w14:textId="77777777" w:rsidR="00323128" w:rsidRDefault="00323128">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="365359D8" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
+    <w:p w14:paraId="3F4F5F86" w14:textId="77777777" w:rsidR="00323128" w:rsidRDefault="00323128">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1866,78 +2440,84 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPS-BoldMT">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
-    <w:charset w:val="00"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09A10A59" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:caps/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
@@ -1956,61 +2536,61 @@
       <w:rPr>
         <w:caps/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0216BD7F" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="000118AB">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="592CC3CF" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
+    <w:p w14:paraId="1B9B6ECB" w14:textId="77777777" w:rsidR="00323128" w:rsidRDefault="00323128">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B3723AB" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
+    <w:p w14:paraId="5F81FE69" w14:textId="77777777" w:rsidR="00323128" w:rsidRDefault="00323128">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="458EFD4E" w14:textId="77777777" w:rsidR="000118AB" w:rsidRDefault="007A1A98">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="3119"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
@@ -2060,51 +2640,51 @@
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId1"/>
                       <a:stretch/>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2933699" cy="917575"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
             <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
               <v:stroke joinstyle="miter"/>
               <v:formulas>
                 <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                 <v:f eqn="sum @0 1 0"/>
                 <v:f eqn="sum 0 0 @1"/>
                 <v:f eqn="prod @2 1 2"/>
                 <v:f eqn="prod @3 21600 pixelWidth"/>
                 <v:f eqn="prod @3 21600 pixelHeight"/>
                 <v:f eqn="sum @0 0 1"/>
                 <v:f eqn="prod @6 1 2"/>
                 <v:f eqn="prod @7 21600 pixelWidth"/>
                 <v:f eqn="sum @8 21600 0"/>
                 <v:f eqn="prod @7 21600 pixelHeight"/>
                 <v:f eqn="sum @10 21600 0"/>
               </v:formulas>
               <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shapetype>
             <v:shape id="_x0000_i0" o:spid="_x0000_s0" type="#_x0000_t75" style="position:absolute;z-index:251659264;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:text;margin-left:279.00pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:1.75pt;mso-position-vertical:absolute;width:231.00pt;height:72.25pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;" wrapcoords="78569 16611 14287 22838 5843 26991 5843 72667 22079 76815 78569 80968 87014 80968 93505 51903 88963 29065 87014 16611 78569 16611" stroked="f">
               <w10:wrap type="through"/>
               <v:imagedata r:id="rId2" o:title=""/>
               <o:lock v:ext="edit" rotation="t"/>
             </v:shape>
@@ -2154,51 +2734,51 @@
                     <pic:blipFill>
                       <a:blip r:embed="rId3"/>
                       <a:stretch/>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3223260" cy="798830"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
             <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
               <v:stroke joinstyle="miter"/>
               <v:formulas>
                 <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                 <v:f eqn="sum @0 1 0"/>
                 <v:f eqn="sum 0 0 @1"/>
                 <v:f eqn="prod @2 1 2"/>
                 <v:f eqn="prod @3 21600 pixelWidth"/>
                 <v:f eqn="prod @3 21600 pixelHeight"/>
                 <v:f eqn="sum @0 0 1"/>
                 <v:f eqn="prod @6 1 2"/>
                 <v:f eqn="prod @7 21600 pixelWidth"/>
                 <v:f eqn="sum @8 21600 0"/>
                 <v:f eqn="prod @7 21600 pixelHeight"/>
                 <v:f eqn="sum @10 21600 0"/>
               </v:formulas>
               <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shapetype>
             <v:shape id="_x0000_i1" o:spid="_x0000_s1" type="#_x0000_t75" style="position:absolute;z-index:251660288;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:text;margin-left:-38.40pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:7.75pt;mso-position-vertical:absolute;width:253.80pt;height:62.90pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;" wrapcoords="0 0 0 97773 99292 97773 99292 0 0 0" stroked="false">
               <w10:wrap type="through"/>
               <v:imagedata r:id="rId4" o:title=""/>
               <o:lock v:ext="edit" rotation="t"/>
             </v:shape>
@@ -2955,50 +3535,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D9C4EF8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A808B8D0"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45187200"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="54A834AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3067,51 +3760,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ED92D1E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1BF25838"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3179,51 +3872,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FFA0060"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0B94A008"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -3268,51 +3961,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C6F4F02"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7FFE9F08"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="230" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1015" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3380,51 +4073,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5335" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6055" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D085904"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="67D48E3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3493,51 +4186,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6947036E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9B1AE1B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1485" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -3582,51 +4275,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5085" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5805" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6525" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73A55BA9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="42228046"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3695,51 +4388,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77EB5641"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A1A0253A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3808,51 +4501,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79A57489"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D4E4DD5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3895,217 +4588,242 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1312831808">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="177622570">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="345523702">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1001663668">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1636369019">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="772358836">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="342098402">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1371103058">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="92364224">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1326205646">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1879930392">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="260065633">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2142188727">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1919706266">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1360162167">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="737290558">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="970205339">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="970481763">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="970205339">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="19" w16cid:durableId="1055197639">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000118AB"/>
     <w:rsid w:val="000118AB"/>
     <w:rsid w:val="00096007"/>
+    <w:rsid w:val="000A63B2"/>
+    <w:rsid w:val="000D315C"/>
+    <w:rsid w:val="00126C1B"/>
+    <w:rsid w:val="00167A73"/>
+    <w:rsid w:val="00224525"/>
+    <w:rsid w:val="002823D2"/>
+    <w:rsid w:val="00323128"/>
+    <w:rsid w:val="00325D7F"/>
+    <w:rsid w:val="004A6D9C"/>
+    <w:rsid w:val="005009F2"/>
+    <w:rsid w:val="00726FB8"/>
     <w:rsid w:val="007A1A98"/>
     <w:rsid w:val="007D065B"/>
+    <w:rsid w:val="00986592"/>
+    <w:rsid w:val="00B50FCA"/>
+    <w:rsid w:val="00BB51DC"/>
+    <w:rsid w:val="00BE6B99"/>
+    <w:rsid w:val="00DF6D4E"/>
+    <w:rsid w:val="00E06ADF"/>
+    <w:rsid w:val="00E11EDF"/>
     <w:rsid w:val="00E30205"/>
+    <w:rsid w:val="00E95F56"/>
+    <w:rsid w:val="00F5544C"/>
+    <w:rsid w:val="00F74F06"/>
+    <w:rsid w:val="00FD492A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7A192EA6"/>
@@ -16596,69 +17314,69 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{872BE67A-4860-47EE-A9E3-C1D72B7B0E98}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>295</Words>
-  <Characters>1625</Characters>
+  <Words>382</Words>
+  <Characters>2107</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UCA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1917</CharactersWithSpaces>
+  <CharactersWithSpaces>2485</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pierre AMATO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>