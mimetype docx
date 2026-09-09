--- v0 (2025-10-18)
+++ v1 (2026-09-09)
@@ -25,283 +25,350 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E5594B" w14:paraId="2942F6C3" w14:textId="77777777" w:rsidTr="00DB2C4D">
+      <w:tr w:rsidR="00E5594B" w14:paraId="2942F6C3" w14:textId="77777777" w:rsidTr="006D0F0D">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10555" w:type="dxa"/>
+            <w:tcW w:w="10456" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
           </w:tcPr>
-          <w:p w14:paraId="080B0171" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
+          <w:p w14:paraId="080B0171" w14:textId="5603AA02" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
-              <w:t>Appel à projet IRC-SAE - 2026</w:t>
+              <w:t>Appel à projet IRC-SAE - 202</w:t>
+            </w:r>
+            <w:r w:rsidR="004C164B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5594B" w14:paraId="14A073AA" w14:textId="77777777" w:rsidTr="00DB2C4D">
+      <w:tr w:rsidR="00E5594B" w14:paraId="14A073AA" w14:textId="77777777" w:rsidTr="006D0F0D">
         <w:trPr>
           <w:trHeight w:val="534"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10555" w:type="dxa"/>
+            <w:tcW w:w="10456" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09015EDA" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="178F96"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Fiche Projet de Recherche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5594B" w14:paraId="19B3CEBE" w14:textId="77777777" w:rsidTr="00DB2C4D">
+      <w:tr w:rsidR="00E5594B" w14:paraId="19B3CEBE" w14:textId="77777777" w:rsidTr="006D0F0D">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10555" w:type="dxa"/>
+            <w:tcW w:w="10456" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A820983" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>NB:</w:t>
+              <w:t>NB: Le projet peut être complété par une demande d’allocation de stages de masters auprès de la Graduate Track Changing environments.</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E5594B" w14:paraId="37A2DA5C" w14:textId="77777777" w:rsidTr="006D0F0D">
+        <w:trPr>
+          <w:trHeight w:val="327"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="220F14EF" w14:textId="6DA93276" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Le projet peut être complété par une demande d’allocation de stages de masters auprès de la </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Graduate</w:t>
+              <w:t>NB: L’ensemble du budget du projet (</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00D6645E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Track </w:t>
+              <w:t>2</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Changing</w:t>
+              <w:t>5 000 €</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00D6645E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> maximum</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>environments</w:t>
+              <w:t>) doit être dépensé avant décembre 202</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00BC6A1E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>tout budget non utilisé sera perdu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5594B" w14:paraId="37A2DA5C" w14:textId="77777777" w:rsidTr="00DB2C4D">
+      <w:tr w:rsidR="006D0F0D" w14:paraId="0528C391" w14:textId="77777777" w:rsidTr="006D0F0D">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10555" w:type="dxa"/>
+            <w:tcW w:w="10456" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="220F14EF" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
+          <w:p w14:paraId="757ADACC" w14:textId="56874253" w:rsidR="006D0F0D" w:rsidRPr="00B8435A" w:rsidRDefault="006D0F0D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00B8435A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>NB:</w:t>
+              <w:t xml:space="preserve">NB : Le porteur est invité à signaler à tout moment l’obtention d’un financement </w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidR="00ED0302" w:rsidRPr="00B8435A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> L’ensemble du budget du projet (15 000 €) doit être dépensé avant décembre 2026, </w:t>
+              <w:t xml:space="preserve">complémentaire </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B8435A">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:br/>
-              <w:t>tout budget non utilisé sera perdu.</w:t>
+              <w:t xml:space="preserve">pour ce projet. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED0302" w14:paraId="541047DC" w14:textId="77777777" w:rsidTr="006D0F0D">
+        <w:trPr>
+          <w:trHeight w:val="327"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F6B87C" w14:textId="1D950EEE" w:rsidR="00ED0302" w:rsidRPr="00ED0302" w:rsidRDefault="00ED0302">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8435A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NB : Une collaboration pluridisciplinaire est obligatoire </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D9FC479" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3680"/>
         <w:gridCol w:w="6805"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E5594B" w14:paraId="6725CE1E" w14:textId="77777777" w:rsidTr="00DB2C4D">
@@ -443,89 +510,203 @@
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E43F389" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E5594B" w14:paraId="78DBF12B" w14:textId="77777777" w:rsidTr="00DB2C4D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="551D9DD6" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
+          <w:p w14:paraId="551D9DD6" w14:textId="106FAB29" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unité de rattachement </w:t>
+              <w:t>Unité de rattachement</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED0302">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> du responsable (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>(code unité, adresse)</w:t>
+              <w:t>code unité, adresse)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C3CF04F" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED0302" w14:paraId="1F1E9A40" w14:textId="77777777" w:rsidTr="00DB2C4D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75BFB859" w14:textId="152EDD2D" w:rsidR="00ED0302" w:rsidRPr="00B8435A" w:rsidRDefault="00ED0302">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8435A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Co-responsable du projet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8435A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>(nom, prénom, courriel)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8435A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="571015BB" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED0302" w14:paraId="75D5DA63" w14:textId="77777777" w:rsidTr="00DB2C4D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12ECF47C" w14:textId="0D3795B6" w:rsidR="00ED0302" w:rsidRPr="00B8435A" w:rsidRDefault="00ED0302">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8435A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Unité de rattachement du co-responsable (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8435A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>code unité, adresse)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B8435A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6805" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="276C03AD" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="28C0032C" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -556,74 +737,58 @@
               </w:rPr>
               <w:t xml:space="preserve">Résumé du projet </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>(5 lignes)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5594B" w14:paraId="57A54313" w14:textId="77777777" w:rsidTr="00DB2C4D">
+      <w:tr w:rsidR="00E5594B" w14:paraId="57A54313" w14:textId="77777777" w:rsidTr="00ED0302">
         <w:trPr>
-          <w:trHeight w:val="1298"/>
+          <w:trHeight w:val="1069"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A7BA35F" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
-[...14 lines deleted...]
-          </w:p>
           <w:p w14:paraId="0242CC53" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A0B0F36" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="5032" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -656,245 +821,167 @@
               <w:t>Axe(s) concerné(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E5594B" w14:paraId="12474A81" w14:textId="77777777" w:rsidTr="00DB2C4D">
         <w:trPr>
           <w:trHeight w:val="800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76D47749" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
             <w:pPr>
               <w:spacing w:before="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>☐</w:t>
+              <w:t xml:space="preserve">☐ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos"/>
-[...4 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AXE </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Capacités Adaptatives des animaux et des plantes (CAAP)</w:t>
+              <w:t>AXE 1: Capacités Adaptatives des animaux et des plantes (CAAP)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FF120C8" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
             <w:pPr>
               <w:spacing w:before="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>☐</w:t>
+              <w:t xml:space="preserve">☐ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos"/>
-[...4 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AXE </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Approche systémique pour (re)concevoir les agrosystèmes </w:t>
+              <w:t xml:space="preserve">AXE 2: Approche systémique pour (re)concevoir les agrosystèmes </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70837CD5" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
             <w:pPr>
               <w:spacing w:before="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>☐</w:t>
+              <w:t xml:space="preserve">☐ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos"/>
-[...4 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AXE </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Interactions entre les agrosystèmes et leurs environnements </w:t>
+              <w:t xml:space="preserve">AXE 3: Interactions entre les agrosystèmes et leurs environnements </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F58F1F5" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
             <w:pPr>
               <w:spacing w:before="57" w:after="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>☐</w:t>
+              <w:t xml:space="preserve">☐ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos"/>
-[...4 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t xml:space="preserve">AXE </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Intégration des agrosystèmes dans les territoires </w:t>
+              <w:t xml:space="preserve">AXE 4: Intégration des agrosystèmes dans les territoires </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E5594B" w14:paraId="68CCDA2C" w14:textId="77777777" w:rsidTr="00DB2C4D">
         <w:trPr>
           <w:trHeight w:val="105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10523" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5401EC23" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
+          <w:p w14:paraId="5401EC23" w14:textId="1DB6054E" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>NB : Plusieurs axes peuvent être sélectionnés</w:t>
+            </w:r>
+            <w:r w:rsidR="00C52A98">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15DAB390" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10485"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E5594B" w14:paraId="38A1D195" w14:textId="77777777" w:rsidTr="00DB2C4D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
@@ -926,84 +1013,59 @@
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>(max 5 lignes)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E5594B" w14:paraId="71853C9A" w14:textId="77777777" w:rsidTr="00DB2C4D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32F2114E" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
+          <w:p w14:paraId="36158EEE" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:i/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B8EB575" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
-[...23 lines deleted...]
-          <w:p w14:paraId="0DBC4DD2" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D">
+          <w:p w14:paraId="02FED712" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3FB3D87E" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E5594B" w14:paraId="12A99F2D" w14:textId="77777777" w:rsidTr="00DB2C4D">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
@@ -1056,123 +1118,61 @@
         <w:trPr>
           <w:trHeight w:val="1927"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="104C3DBE" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préciser s’il s’agit d’une nouvelle collaboration ou d’un nouveau sujet, s’il existe des sources complémentaires existantes ou prévues de financement (dont thèses ou masters), le personnel envisagé, les plateformes mutualisées d’appui à la recherche qui seront éventuellement sollicitées (services d’observation, plates-formes analytiques, </w:t>
-[...21 lines deleted...]
-              <w:t>, …), l’effet « levier » du projet, la prise de risque et les retombées envisagées du projet.</w:t>
+              <w:t>Préciser s’il s’agit d’une nouvelle collaboration ou d’un nouveau sujet, s’il existe des sources complémentaires existantes ou prévues de financement (dont thèses ou masters), le personnel envisagé, les plateformes mutualisées d’appui à la recherche qui seront éventuellement sollicitées (services d’observation, plates-formes analytiques, mésocentre, …), l’effet « levier » du projet, la prise de risque et les retombées envisagées du projet.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="0CA6EA37" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
             <w:pPr>
               <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E5594B" w14:paraId="265A40F5" w14:textId="77777777" w:rsidTr="00DB2C4D">
         <w:trPr>
           <w:trHeight w:val="202"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
           </w:tcPr>
           <w:p w14:paraId="4D49E16F" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
             <w:pPr>
               <w:rPr>
@@ -1272,1382 +1272,1762 @@
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="715C1107" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="740631F3" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B1F4902" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
+    <w:p w14:paraId="08BF98DB" w14:textId="78F736B9" w:rsidR="00DB2C4D" w:rsidRDefault="00C52A98">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Disciplines mobilisées : </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1A40885A" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="269FCB4E" w14:textId="77777777" w:rsidR="00C52A98" w:rsidRDefault="00C52A98">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="5061"/>
-        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="4321"/>
+        <w:tblW w:w="10703" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1475"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2837"/>
+        <w:gridCol w:w="1413"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="2547"/>
+        <w:gridCol w:w="2040"/>
+        <w:gridCol w:w="1869"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB2C4D" w14:paraId="254027AC" w14:textId="77777777" w:rsidTr="00DB2C4D">
+      <w:tr w:rsidR="00ED0302" w14:paraId="36D584F1" w14:textId="77777777" w:rsidTr="00ED0302">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D2D7DCF" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRPr="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="309DF53A" w14:textId="08ED5130" w:rsidR="00ED0302" w:rsidRPr="00DB2C4D" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Budget </w:t>
+              <w:t>Budget</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2C4D" w14:paraId="099713A0" w14:textId="77777777" w:rsidTr="00DB2C4D">
+      <w:tr w:rsidR="00ED0302" w14:paraId="37644378" w14:textId="77777777" w:rsidTr="009E6315">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="pct"/>
+            <w:tcW w:w="660" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="293EB12D" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="3859E758" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="009E6315">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Partenaire 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="651FCDF5" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="6C0CF3FB" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="009E6315">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="pct"/>
+            <w:tcW w:w="662" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="102D1C34" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="47F8DC4B" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="009E6315">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Partenaire 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D9FB575" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="312809AE" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="009E6315">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="556" w:type="pct"/>
+            <w:tcW w:w="662" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="630116AE" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="1C249D87" w14:textId="24AEB354" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="009E6315">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidR="009E6315">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> p</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>Projet</w:t>
+              <w:t>rojet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32FD5D72" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="43BC0CE0" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="009E6315">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcW w:w="1190" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF6BA0D" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="2046B622" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="009E6315">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soutien demandé à </w:t>
-[...17 lines deleted...]
-              <w:t>-SAE</w:t>
+              <w:t>Soutien demandé à l’ IRC-SAE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="783" w:type="pct"/>
+            <w:tcW w:w="953" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="604C642E" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="53C5F823" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="009E6315">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Co-financement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1353" w:type="pct"/>
+            <w:tcW w:w="872" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DAC2248" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
-[...9 lines deleted...]
-          <w:p w14:paraId="7FAC21BC" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="198FA972" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="009E6315">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Autofinancement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2C4D" w14:paraId="66589783" w14:textId="77777777" w:rsidTr="00DB2C4D">
+      <w:tr w:rsidR="00ED0302" w14:paraId="36F3D6F7" w14:textId="77777777" w:rsidTr="009E6315">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="pct"/>
+            <w:tcW w:w="660" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03D88B04" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="1C7D3042" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="pct"/>
+            <w:tcW w:w="662" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2559BA2C" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="09B10967" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="556" w:type="pct"/>
+            <w:tcW w:w="662" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E47F9C8" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="67C27B73" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcW w:w="1190" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A4658A8" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="2B06CC1C" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="783" w:type="pct"/>
+            <w:tcW w:w="953" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67C3E731" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="3ED12623" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1353" w:type="pct"/>
+            <w:tcW w:w="872" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61892B8C" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="78B0EFFE" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2C4D" w14:paraId="3D4BA0B4" w14:textId="77777777" w:rsidTr="00DB2C4D">
+      <w:tr w:rsidR="00ED0302" w14:paraId="70A27A77" w14:textId="77777777" w:rsidTr="009E6315">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="pct"/>
+            <w:tcW w:w="660" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB96DE1" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="438A8697" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="pct"/>
+            <w:tcW w:w="662" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37B94328" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="345A25EC" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="556" w:type="pct"/>
+            <w:tcW w:w="662" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59521718" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="016DAB20" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcW w:w="1190" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D4CCB16" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="674A9CAD" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="783" w:type="pct"/>
+            <w:tcW w:w="953" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4617DCE4" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="34697F94" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1353" w:type="pct"/>
+            <w:tcW w:w="872" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C81DEC3" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="4E5010D4" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2C4D" w14:paraId="0ED24854" w14:textId="77777777" w:rsidTr="00DB2C4D">
+      <w:tr w:rsidR="00ED0302" w14:paraId="72DCD05B" w14:textId="77777777" w:rsidTr="009E6315">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="pct"/>
+            <w:tcW w:w="660" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1960E645" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="24412530" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="pct"/>
+            <w:tcW w:w="662" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="356EA67B" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="723C62F3" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="556" w:type="pct"/>
+            <w:tcW w:w="662" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70F5861C" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="11ACED2E" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcW w:w="1190" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1626E0AD" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="3213BC94" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="783" w:type="pct"/>
+            <w:tcW w:w="953" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C86141A" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="3A363C74" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1353" w:type="pct"/>
+            <w:tcW w:w="872" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBE1FAE" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="4DB9FAF1" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2C4D" w14:paraId="04709C96" w14:textId="77777777" w:rsidTr="00DB2C4D">
+      <w:tr w:rsidR="00ED0302" w14:paraId="19910D42" w14:textId="77777777" w:rsidTr="009E6315">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="pct"/>
+            <w:tcW w:w="660" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="342D8A92" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="1C3226FA" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="pct"/>
+            <w:tcW w:w="662" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5229C487" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="4B0DF84C" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="556" w:type="pct"/>
+            <w:tcW w:w="662" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27653F71" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="71FB4D47" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcW w:w="1190" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="723FA811" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="50D09C8C" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="783" w:type="pct"/>
+            <w:tcW w:w="953" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1F8219" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="6E127528" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1353" w:type="pct"/>
+            <w:tcW w:w="872" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46CEBE8A" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="5525789D" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2C4D" w14:paraId="7D6C61D5" w14:textId="77777777" w:rsidTr="00DB2C4D">
+      <w:tr w:rsidR="00ED0302" w14:paraId="46EA4A3C" w14:textId="77777777" w:rsidTr="009E6315">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="pct"/>
+            <w:tcW w:w="660" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F33E1E8" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="6CB657DE" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="pct"/>
+            <w:tcW w:w="662" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="346E830F" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="2A55D703" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="556" w:type="pct"/>
+            <w:tcW w:w="662" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA6A102" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="3A264F34" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcW w:w="1190" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="297B72F0" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="6AB951CF" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="783" w:type="pct"/>
+            <w:tcW w:w="953" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF53747" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="62845CD2" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1353" w:type="pct"/>
+            <w:tcW w:w="872" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D5693AD" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="0AE9D057" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2C4D" w14:paraId="22735ED2" w14:textId="77777777" w:rsidTr="00DB2C4D">
+      <w:tr w:rsidR="00ED0302" w14:paraId="3C1E500D" w14:textId="77777777" w:rsidTr="009E6315">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="pct"/>
+            <w:tcW w:w="660" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41F230AC" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="252EB538" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="pct"/>
+            <w:tcW w:w="662" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03421FEA" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="0BEADB85" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="556" w:type="pct"/>
+            <w:tcW w:w="662" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1ACEF6ED" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="4BF43D4E" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcW w:w="1190" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10E3AE4E" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="73E0B7D1" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="783" w:type="pct"/>
+            <w:tcW w:w="953" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09A2A667" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="0EF8CF01" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1353" w:type="pct"/>
+            <w:tcW w:w="872" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD67C82" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="7A2A196C" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2C4D" w14:paraId="3E051F1C" w14:textId="77777777" w:rsidTr="00DB2C4D">
+      <w:tr w:rsidR="00ED0302" w14:paraId="3D733CB9" w14:textId="77777777" w:rsidTr="009E6315">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="pct"/>
+            <w:tcW w:w="660" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F095EBA" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="71F1DA76" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="pct"/>
+            <w:tcW w:w="662" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6583E780" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="6656D59A" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="556" w:type="pct"/>
+            <w:tcW w:w="662" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="105502DA" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="2C4D7526" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcW w:w="1190" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="285B2782" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="3294047A" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="783" w:type="pct"/>
+            <w:tcW w:w="953" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C07768D" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="737C95B5" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1353" w:type="pct"/>
+            <w:tcW w:w="872" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="555BCE45" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D" w:rsidP="00DB2C4D">
+          <w:p w14:paraId="0D883559" w14:textId="77777777" w:rsidR="00ED0302" w:rsidRDefault="00ED0302" w:rsidP="00ED0302">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A5E08A8" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D">
+    <w:p w14:paraId="68DF5DB7" w14:textId="77777777" w:rsidR="006A52DC" w:rsidRDefault="006A52DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A40885A" w14:textId="1A6BB1CF" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NB : Maximum </w:t>
+      </w:r>
+      <w:r w:rsidR="006A52DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 000 €. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681489B6" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7754C46B" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D">
-      <w:pPr>
+    <w:p w14:paraId="44F8D8F3" w14:textId="2E033918" w:rsidR="006D0F0D" w:rsidRPr="006D0F0D" w:rsidRDefault="006A52DC" w:rsidP="006D0F0D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Le projet a-t-il été déposé auprès d’une autre structure du site ? </w:t>
+      </w:r>
+      <w:r w:rsidR="006D0F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(CIR, FREau …) </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="46C38D2F" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D">
-      <w:pPr>
+    <w:p w14:paraId="4C9B035A" w14:textId="4E916542" w:rsidR="006A52DC" w:rsidRDefault="006D0F0D" w:rsidP="006D0F0D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41DD5363" wp14:editId="7C186B45">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>251460</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>32385</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="106680" cy="106680"/>
+                <wp:effectExtent l="0" t="0" r="26670" b="26670"/>
+                <wp:wrapNone/>
+                <wp:docPr id="912369826" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="106680" cy="106680"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+            <w:pict>
+              <v:rect w14:anchorId="225AEDC4" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.8pt;margin-top:2.55pt;width:8.4pt;height:8.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuHlMXeAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20HbdcFdYogRYcB&#10;RVssHXpWZSk2IIsapcTJfv0o+ZGgK3YYdrFJkfz45vXNvjVsp9A3YEtenOWcKSuhauym5D+e7z5d&#10;ceaDsJUwYFXJD8rzm8XHD9edm6sZ1GAqhYxArJ93ruR1CG6eZV7WqhX+DJyyJNSArQjE4iarUHSE&#10;3ppslueXWQdYOQSpvKfX217IFwlfayXDo9ZeBWZKTrGF9MX0fY3fbHEt5hsUrm7kEIb4hyha0Vhy&#10;OkHdiiDYFps/oNpGInjQ4UxCm4HWjVQpB8qmyN9ks66FUykXKo53U5n8/4OVD7u1e0IqQ+f83BMZ&#10;s9hrbOOf4mP7VKzDVCy1D0zSY5FfXl5RSSWJBppQsqOxQx++KmhZJEqO1ItUIrG796FXHVWiLwt3&#10;jTGpH8bGBw+mqeJbYuJAqJVBthPUyrAvYuvI24kWcdEyO2aSqHAwKkIY+11p1lQU+ywFkobsiCmk&#10;VDYUvagWlepdFRd5nuYkOhujSK4TYETWFOSEPQCMmj3IiN3HPOhHU5VmdDLO/xZYbzxZJM9gw2Tc&#10;NhbwPQBDWQ2ee/2xSH1pYpVeoTo8IUPoN8Q7eddQ2+6FD08CaSWo07Tm4ZE+2kBXchgozmrAX++9&#10;R32aVJJy1tGKldz/3ApUnJlvlmb4S3F+HncyMecXn2fE4Knk9VRit+0KqPUFHRQnExn1gxlJjdC+&#10;0DVYRq8kElaS75LLgCOzCv3q0z2RarlMarSHToR7u3YygseqxrF83r8IdMPsBhr6BxjXUczfjHCv&#10;Gy0tLLcBdJPm+1jXod60w2lwhnsTj8Qpn7SOV3HxGwAA//8DAFBLAwQUAAYACAAAACEAcRlFBd4A&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBCF74L/YRnBS7GbVBtszKSIovQgglUP3ibZ&#10;MYnNzobsto3/3vWkx8d7fO8r1pPt1YFH3zlBSOcJKJbamU4ahLfXh4trUD6QGOqdMMI3e1iXpycF&#10;5cYd5YUP29CoCBGfE0IbwpBr7euWLfm5G1hi9+lGSyHGsdFmpGOE214vkiTTljqJDy0NfNdyvdvu&#10;LcLHZgrNV/oYnnY0e59t2qp+vq8Qz8+m2xtQgafwN4Zf/agOZXSq3F6MVz3C5SqLS4RlCirWy+wK&#10;VIWwSFegy0L/1y9/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO4eUxd4AgAAXQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHEZRQXeAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Oui : ……………………………………………………………………………………………………………………………………..</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="681489B6" w14:textId="77777777" w:rsidR="00DB2C4D" w:rsidRDefault="00DB2C4D">
-      <w:pPr>
+    <w:p w14:paraId="3FA86F6B" w14:textId="65B10FA4" w:rsidR="006A52DC" w:rsidRDefault="006D0F0D" w:rsidP="006D0F0D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1385080A" wp14:editId="0D3737AC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>251460</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>28575</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="106680" cy="106680"/>
+                <wp:effectExtent l="0" t="0" r="26670" b="26670"/>
+                <wp:wrapNone/>
+                <wp:docPr id="575325917" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="106680" cy="106680"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+            <w:pict>
+              <v:rect w14:anchorId="4E1A62B1" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.8pt;margin-top:2.25pt;width:8.4pt;height:8.4pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuHlMXeAIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20HbdcFdYogRYcB&#10;RVssHXpWZSk2IIsapcTJfv0o+ZGgK3YYdrFJkfz45vXNvjVsp9A3YEtenOWcKSuhauym5D+e7z5d&#10;ceaDsJUwYFXJD8rzm8XHD9edm6sZ1GAqhYxArJ93ruR1CG6eZV7WqhX+DJyyJNSArQjE4iarUHSE&#10;3ppslueXWQdYOQSpvKfX217IFwlfayXDo9ZeBWZKTrGF9MX0fY3fbHEt5hsUrm7kEIb4hyha0Vhy&#10;OkHdiiDYFps/oNpGInjQ4UxCm4HWjVQpB8qmyN9ks66FUykXKo53U5n8/4OVD7u1e0IqQ+f83BMZ&#10;s9hrbOOf4mP7VKzDVCy1D0zSY5FfXl5RSSWJBppQsqOxQx++KmhZJEqO1ItUIrG796FXHVWiLwt3&#10;jTGpH8bGBw+mqeJbYuJAqJVBthPUyrAvYuvI24kWcdEyO2aSqHAwKkIY+11p1lQU+ywFkobsiCmk&#10;VDYUvagWlepdFRd5nuYkOhujSK4TYETWFOSEPQCMmj3IiN3HPOhHU5VmdDLO/xZYbzxZJM9gw2Tc&#10;NhbwPQBDWQ2ee/2xSH1pYpVeoTo8IUPoN8Q7eddQ2+6FD08CaSWo07Tm4ZE+2kBXchgozmrAX++9&#10;R32aVJJy1tGKldz/3ApUnJlvlmb4S3F+HncyMecXn2fE4Knk9VRit+0KqPUFHRQnExn1gxlJjdC+&#10;0DVYRq8kElaS75LLgCOzCv3q0z2RarlMarSHToR7u3YygseqxrF83r8IdMPsBhr6BxjXUczfjHCv&#10;Gy0tLLcBdJPm+1jXod60w2lwhnsTj8Qpn7SOV3HxGwAA//8DAFBLAwQUAAYACAAAACEAMoW6Zd8A&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOTU/DMBBE70j8B2uRuFStk35EELKpEAjUQ4VECwdu&#10;m9jEofE6it02/HvMCY6jGb15xXq0nTjpwbeOEdJZAkJz7VTLDcLb/ml6A8IHYkWdY43wrT2sy8uL&#10;gnLlzvyqT7vQiAhhnxOCCaHPpfS10Zb8zPWaY/fpBkshxqGRaqBzhNtOzpMkk5Zajg+Gev1gdH3Y&#10;HS3Cx2YMzVf6HLYHmrxPNqaqXx4rxOur8f4ORNBj+BvDr35UhzI6Ve7IyosOYXGbxSXCcgUi1qts&#10;CaJCmKcLkGUh/+uXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDuHlMXeAIAAF0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAyhbpl3wAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0858BC" w14:textId="77777777" w:rsidR="006D0F0D" w:rsidRDefault="006D0F0D" w:rsidP="006D0F0D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D58CAA8" w14:textId="77777777" w:rsidR="006D0F0D" w:rsidRDefault="006D0F0D" w:rsidP="006D0F0D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="5007" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10471"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E5594B" w14:paraId="60D0CBDA" w14:textId="77777777" w:rsidTr="00DB2C4D">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10471" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
           </w:tcPr>
-          <w:p w14:paraId="2BFB3FF1" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
+          <w:p w14:paraId="2BFB3FF1" w14:textId="17ABCCD0" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engagement </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5594B" w14:paraId="4A464339" w14:textId="77777777" w:rsidTr="00DB2C4D">
+      <w:tr w:rsidR="00E5594B" w:rsidRPr="00CF2E0A" w14:paraId="4A464339" w14:textId="77777777" w:rsidTr="00DB2C4D">
         <w:tblPrEx>
           <w:jc w:val="center"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="251"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10471" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4529677A" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
+          <w:p w14:paraId="32B7C6C2" w14:textId="578D1077" w:rsidR="00BC6A1E" w:rsidRDefault="00BC6A1E" w:rsidP="00BC6A1E">
             <w:pPr>
-              <w:spacing w:before="57" w:after="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">En répondant à cet appel à projets, les porteurs des projets lauréats s’engagent à utiliser la </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>formule de remerciement</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ci-après et à fournir un </w:t>
+              <w:t xml:space="preserve"> ci-après</w:t>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, à utiliser le </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A245C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">rapport final à l’issue du </w:t>
+              <w:t>logo</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IRC-SAE, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD2814">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à fournir un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>projet</w:t>
+              <w:t>rapport final à l’issue du projet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD2814">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
+              <w:t xml:space="preserve">et à </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00386C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>mentionner IRC SAE &amp; CAP 20-25 dans HAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD2814">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="607381C5" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
+          <w:p w14:paraId="4F50C795" w14:textId="77777777" w:rsidR="00BC6A1E" w:rsidRPr="00DD2814" w:rsidRDefault="00BC6A1E" w:rsidP="00BC6A1E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="607381C5" w14:textId="3FD6D689" w:rsidR="00E5594B" w:rsidRPr="00CF2E0A" w:rsidRDefault="00BC6A1E" w:rsidP="00BC6A1E">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="57" w:after="57" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">"The authors acknowledge the support received from the International Research Center on Sustainable </w:t>
+              <w:t>"The authors acknowledge the support received from the International Research Center on Sustainable AgroEcosystems (ISITE CAP20-25)</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00C52A98">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>AgroEcosystems</w:t>
+              <w:t>.</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00DD2814">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (ISITE CAP20-25)"</w:t>
+              <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="048DC7B0" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
-[...7 lines deleted...]
-    <w:p w14:paraId="4E326694" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
+    <w:p w14:paraId="4E326694" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRPr="00CF2E0A" w:rsidRDefault="00E5594B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5240"/>
-        <w:gridCol w:w="5245"/>
+        <w:gridCol w:w="5382"/>
+        <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E5594B" w14:paraId="67C809EB" w14:textId="77777777" w:rsidTr="00DB2C4D">
+      <w:tr w:rsidR="00E5594B" w14:paraId="67C809EB" w14:textId="77777777" w:rsidTr="00B663C4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5240" w:type="dxa"/>
+            <w:tcW w:w="5382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
           </w:tcPr>
-          <w:p w14:paraId="7E962C14" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
+          <w:p w14:paraId="7E962C14" w14:textId="35AC67F1" w:rsidR="00E5594B" w:rsidRDefault="0043121C" w:rsidP="00AE145F">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>Signature de la Direction du laboratoire du porteur</w:t>
+              <w:t>Avis, s</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB2C4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>ignature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et priorisation du projet par la d</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB2C4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>irection du laboratoire du porteur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="009999"/>
           </w:tcPr>
           <w:p w14:paraId="6226062E" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Signature du porteur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5594B" w14:paraId="2EF4D1D7" w14:textId="77777777" w:rsidTr="00DB2C4D">
+      <w:tr w:rsidR="00E5594B" w14:paraId="2EF4D1D7" w14:textId="77777777" w:rsidTr="00B663C4">
         <w:trPr>
           <w:trHeight w:val="1702"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5240" w:type="dxa"/>
+            <w:tcW w:w="5382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00317C34" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
+          <w:p w14:paraId="00317C34" w14:textId="4B72153F" w:rsidR="00E5594B" w:rsidRPr="0043121C" w:rsidRDefault="006A52DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A52DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> direction du laboratoire porteur </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">émet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A52DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>un avis sur le projet e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>t établit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A52DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un ordre de priorité lorsque plusieurs projets sont déposés</w:t>
+            </w:r>
+            <w:r w:rsidR="00961681">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="057685BA" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0122FFD5" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
+    <w:p w14:paraId="0122FFD5" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B" w:rsidP="006D0F0D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E5594B" w:rsidSect="00DB2C4D">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36BD5EA6" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
+    <w:p w14:paraId="33BC47B3" w14:textId="77777777" w:rsidR="00957296" w:rsidRDefault="00957296">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A6E048C" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
+    <w:p w14:paraId="721F6B2F" w14:textId="77777777" w:rsidR="00957296" w:rsidRDefault="00957296">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2667,54 +3047,53 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPS-BoldMT">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
@@ -2762,61 +3141,61 @@
       <w:rPr>
         <w:caps/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3466EEA6" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00E5594B">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17B4F7BA" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
+    <w:p w14:paraId="2C28101F" w14:textId="77777777" w:rsidR="00957296" w:rsidRDefault="00957296">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="018A3774" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
+    <w:p w14:paraId="37AFF3F2" w14:textId="77777777" w:rsidR="00957296" w:rsidRDefault="00957296">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="538372A6" w14:textId="77777777" w:rsidR="00E5594B" w:rsidRDefault="00DB2C4D">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="3119"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
@@ -2866,51 +3245,51 @@
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId1"/>
                       <a:stretch/>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2933699" cy="917575"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
               <v:stroke joinstyle="miter"/>
               <v:formulas>
                 <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                 <v:f eqn="sum @0 1 0"/>
                 <v:f eqn="sum 0 0 @1"/>
                 <v:f eqn="prod @2 1 2"/>
                 <v:f eqn="prod @3 21600 pixelWidth"/>
                 <v:f eqn="prod @3 21600 pixelHeight"/>
                 <v:f eqn="sum @0 0 1"/>
                 <v:f eqn="prod @6 1 2"/>
                 <v:f eqn="prod @7 21600 pixelWidth"/>
                 <v:f eqn="sum @8 21600 0"/>
                 <v:f eqn="prod @7 21600 pixelHeight"/>
                 <v:f eqn="sum @10 21600 0"/>
               </v:formulas>
               <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shapetype>
             <v:shape id="_x0000_i0" o:spid="_x0000_s0" type="#_x0000_t75" style="position:absolute;z-index:251659264;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:text;margin-left:279.00pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:1.75pt;mso-position-vertical:absolute;width:231.00pt;height:72.25pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;" wrapcoords="78569 16611 14287 22838 5843 26991 5843 72667 22079 76815 78569 80968 87014 80968 93505 51903 88963 29065 87014 16611 78569 16611" stroked="f">
               <w10:wrap type="through"/>
               <v:imagedata r:id="rId2" o:title=""/>
               <o:lock v:ext="edit" rotation="t"/>
             </v:shape>
@@ -2960,51 +3339,51 @@
                     <pic:blipFill>
                       <a:blip r:embed="rId3"/>
                       <a:stretch/>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3223260" cy="798830"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
               <v:stroke joinstyle="miter"/>
               <v:formulas>
                 <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                 <v:f eqn="sum @0 1 0"/>
                 <v:f eqn="sum 0 0 @1"/>
                 <v:f eqn="prod @2 1 2"/>
                 <v:f eqn="prod @3 21600 pixelWidth"/>
                 <v:f eqn="prod @3 21600 pixelHeight"/>
                 <v:f eqn="sum @0 0 1"/>
                 <v:f eqn="prod @6 1 2"/>
                 <v:f eqn="prod @7 21600 pixelWidth"/>
                 <v:f eqn="sum @8 21600 0"/>
                 <v:f eqn="prod @7 21600 pixelHeight"/>
                 <v:f eqn="sum @10 21600 0"/>
               </v:formulas>
               <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shapetype>
             <v:shape id="_x0000_i1" o:spid="_x0000_s1" type="#_x0000_t75" style="position:absolute;z-index:251660288;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:text;margin-left:-38.40pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:7.75pt;mso-position-vertical:absolute;width:253.80pt;height:62.90pt;mso-wrap-distance-left:9.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:9.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;" wrapcoords="0 0 0 97773 99292 97773 99292 0 0 0" stroked="false">
               <w10:wrap type="through"/>
               <v:imagedata r:id="rId4" o:title=""/>
               <o:lock v:ext="edit" rotation="t"/>
             </v:shape>
@@ -4164,50 +4543,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D9C4EF8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A808B8D0"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41F81259"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0A1052BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2022"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4276,51 +4768,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="453F4B8F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BFD0271A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4389,51 +4881,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="474A20D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B60A325E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4502,51 +4994,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58823762"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EDEE62B2"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="230" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1015" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4614,51 +5106,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5335" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6055" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="703E5107"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="632C1476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4701,51 +5193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1418093406">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
@@ -4791,125 +5283,158 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="837232243">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1736660206">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="363872120">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="176043146">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1941373677">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="219092963">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="57900023">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2068064299">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="172114598">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1978291694">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1804618118">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1243489140">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="363331648">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2009863122">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="799225396">
     <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1055197639">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E5594B"/>
+    <w:rsid w:val="00230D58"/>
+    <w:rsid w:val="002C1E80"/>
+    <w:rsid w:val="00392CD2"/>
+    <w:rsid w:val="0043121C"/>
+    <w:rsid w:val="004C164B"/>
+    <w:rsid w:val="005E3A91"/>
+    <w:rsid w:val="0065485D"/>
+    <w:rsid w:val="00686339"/>
+    <w:rsid w:val="006A52DC"/>
+    <w:rsid w:val="006C5CB2"/>
+    <w:rsid w:val="006D0F0D"/>
+    <w:rsid w:val="00886428"/>
+    <w:rsid w:val="00957296"/>
+    <w:rsid w:val="00961681"/>
+    <w:rsid w:val="009E6315"/>
+    <w:rsid w:val="009F60FC"/>
+    <w:rsid w:val="00AE145F"/>
     <w:rsid w:val="00B37AD9"/>
+    <w:rsid w:val="00B50FCA"/>
+    <w:rsid w:val="00B663C4"/>
+    <w:rsid w:val="00B8435A"/>
+    <w:rsid w:val="00BB51DC"/>
+    <w:rsid w:val="00BC6A1E"/>
+    <w:rsid w:val="00C52A98"/>
+    <w:rsid w:val="00CF2E0A"/>
+    <w:rsid w:val="00D6645E"/>
     <w:rsid w:val="00DB2C4D"/>
+    <w:rsid w:val="00DE665E"/>
+    <w:rsid w:val="00E06ADF"/>
     <w:rsid w:val="00E5594B"/>
+    <w:rsid w:val="00ED0302"/>
+    <w:rsid w:val="00FA484E"/>
+    <w:rsid w:val="00FD492A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5E7B9A16"/>
@@ -17400,54 +17925,69 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{872BE67A-4860-47EE-A9E3-C1D72B7B0E98}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>323</Words>
-  <Characters>1777</Characters>
+  <Words>433</Words>
+  <Characters>2386</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>UCA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2096</CharactersWithSpaces>
+  <CharactersWithSpaces>2814</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pierre AMATO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>